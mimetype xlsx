--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10538046</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1287/opre.2021.0596</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On the Optimality of Greedy Policies in Dynamic Matching</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kerimov, Süleyman; Ashlagi, Itai; Gurvich, Itai</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Operations Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0030-364X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hindsight Optimality in Two-Way Matching Networks&lt;/p&gt; &lt;p&gt;In “On the Optimality of Greedy Policies in Dynamic Matching”, Kerimov, Ashlagi, and Gurvich study centralized dynamic matching markets with finitely many agent types and heterogeneous match values. A matching policy is hindsight optimal if the policy can (nearly) maximize the total value simultaneously at all times. The article establishes that suitably designed greedy policies are hindsight optimal in two-way matching networks. This implies that there is essentially no positive externality from having agents waiting to form future matches. Proposed policies include the greedy longest-queue policy, with a minor variation, as well as a greedy static priority policy. The matching networks considered in this work satisfy a general position condition. General position is a weak (but necessary) condition that holds when the static-planning problem (a linear program that optimizes the first-order matching rates) has a unique and nondegenerate optimal solution.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2137286</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>INFORMS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>