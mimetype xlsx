--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10538207</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0161536</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Centrifugal-electrostatic confinement fusion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ordonez, C A; Weathers, D L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physics of Plasmas</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1070-664X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;A model for plasma confinement is developed and applied for describing an electrically confined thermonuclear plasma. The plasma confinement model includes both an analytical approach that excludes space charge effects and a classical trajectory Monte Carlo simulation that accounts for space charge. The plasma consists of reactant ions that form a non-neutral plasma without electrons. The plasma drifts around a negatively charged electrode. Conditions are predicted for confining a deuterium–tritium plasma using a 460 kV applied electric potential difference. The ion plasma would have a 20 keV temperature, a 1020 m−3 peak density, and a 110 keV average kinetic energy per ion (including drift and thermal portions at a certain point in the plasma). The fusion energy production rate is predicted to be 10 times larger than the energy loss rate, including contributions associated with both plasma loss to electrodes and secondary electron emission. However, an approach for enhancing the fusion power density may have to be employed to realize a practical use for centrifugal-electrostatic confinement fusion.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1803047</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Institute of Physics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>