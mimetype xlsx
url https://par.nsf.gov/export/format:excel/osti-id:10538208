--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10538208</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/INFOCOM52122.2024.10621147</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Elemental Decomposition of DNS Name-to-IP Graphs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Anderson, Alex; Mondal, Aadi Swadipto; Barford, Paul; Crovella, Mark; Sommers, Joel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1661 to 1670</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2641-9874</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-8350-8</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Domain Name System (DNS) is a critical piece of Internet infrastructure with remarkably complex properties and uses, and accordingly has been extensively studied. In this study we contribute to that body of work by organizing and analyzing records maintained within the DNS as a bipartite graph. We find that relating names and addresses in this way uncovers a surprisingly rich structure. In order to characterize that structure, we introduce a new graph decomposition for DNS name-to-IP mappings, which we term elemental decomposition. In particular, we argue that (approximately) decomposing this graph into bicliques — maximally connected components — exposes this rich structure. We utilize large-scale censuses of the DNS to investigate the characteristics of the resulting decomposition, and illustrate how the exposed structure sheds new light on a number of questions about how the DNS is used in practice and suggests several new directions for future research.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2312710; 2319369; 2312711; 2319368; 2312709; 2319367</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Vancouver, BC, Canada</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>