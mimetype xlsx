--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10538578</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ad4969</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cosmology with Multiple Galaxies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chawak, Chaitanya; Villaescusa-Navarro, Francisco; Echeverri-Rojas, Nicolás; Ni, Yueying; Hahn, ChangHoon; Anglés-Alcázar, Daniel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>969</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Recent works have discovered a relatively tight correlation between Ω&lt;sub&gt;m&lt;/sub&gt;and the properties of individual simulated galaxies. Because of this, it has been shown that constraints on Ω&lt;sub&gt;m&lt;/sub&gt;can be placed using the properties of individual galaxies while accounting for uncertainties in astrophysical processes such as feedback from supernovae and active galactic nuclei. In this work, we quantify whether using the properties of multiple galaxies simultaneously can tighten those constraints. For this, we train neural networks to perform likelihood-free inference on the value of two cosmological parameters (Ω&lt;sub&gt;m&lt;/sub&gt;and&lt;italic&gt;σ&lt;/italic&gt;&lt;sub&gt;8&lt;/sub&gt;) and four astrophysical parameters using the properties of several galaxies from thousands of hydrodynamic simulations of the CAMELS project. We find that using properties of more than one galaxy increases the precision of the Ω&lt;sub&gt;m&lt;/sub&gt;inference. Furthermore, using multiple galaxies enables the inference of other parameters that were poorly constrained with one single galaxy. We show that the same subset of galaxy properties are responsible for the constraints on Ω&lt;sub&gt;m&lt;/sub&gt;from one and multiple galaxies. Finally, we quantify the robustness of the model and find that without identifying the model range of validity, the model does not perform well when tested on galaxies from other galaxy formation models.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2108944</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>