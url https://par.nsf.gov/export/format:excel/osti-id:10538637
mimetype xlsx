--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10538637</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/LRA.2024.3375627</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tumbling Locomotion of Tetrahedral Soft-Limbed Robots</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Arachchige, Dimuthu_D K; Perera, Dulanjana M; Huzaifa, Umer; Kanj, Iyad; Godage, Isuru S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Robotics and Automation Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4337 to 4344</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2377-3774</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Soft robots, known for their compliance and deformable nature, have emerged as a transformative field, giving rise to various prototypes and locomotion capabilities. Despite continued research efforts that have shown significant promise, the quest for energy-efficient mobility in soft-limbed robots remains relatively elusive. We introduce a discrete locomotion gait called “tumbling,” designed to conserve energy and implemented in a topologically symmetric soft-limbed robot. The incorporation of tumbling enhances the overall locomotive abilities of soft-limbed robots, offering advantages such as increased agility, adaptability, and the ability to correct orientation, which are essential for navigating non-engineered environments that include natural-like irregular terrains with obstacles. The principle behind tumbling locomotion involves a deliberate shift in the robot's center of gravity in the direction of motion, guided by the kinematics of its soft limbs. To validate this locomotion strategy, we developed a robot simulation model operating within a virtual environment that incorporates physics and contact interactions. After optimizing the tumbling locomotion strategy through simulations, we conducted experimental tests on a physical robot prototype. The experiments validate the effectiveness of the proposed tumbling gait. We conducted an energy cost analysis to compare the tumbling locomotion with the previously reported crawling gait of the robot. The results of this analysis demonstrate that tumbling represents an energy-efficient mode of locomotion for soft robots, saving up to 60% and 65% energy than crawling locomotion on flat and natural-like irregular terrains, respectively.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2326536; 2325491; 2327702</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>