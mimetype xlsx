--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10538641</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Calibration of Heterogeneous Treatment Effects in Randomized Experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Leng, Yan; Drew, Dimmery</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Bapna, Ravi; Burtch, Gordon</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Information systems research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1047-7047</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Machine learning is commonly used to estimate the heterogeneous treatment effects (HTEs) in randomized experiments. Using large-scale randomized experiments on the Facebook and Criteo platforms, we observe substantial discrepancies between machine learning-based treatment effect estimates and difference-in-means estimates directly from the randomized experiment. This paper provides a two-step framework for practitioners and researchers to diagnose and rectify this discrepancy. We first introduce a diagnostic tool to assess whether bias exists in the model-based estimates from machine learning. If bias exists, we then offer a model-agnostic method to calibrate any HTE estimates to known, unbiased, subgroup difference-in-means estimates, ensuring that the sign and magnitude of the subgroup estimates approximate the model-free benchmarks. This calibration method requires no additional data and can be scaled for large data sets. To highlight potential sources of bias, we theoretically show that this bias can result from regularization and further use synthetic simulation to show biases result from misspecification and high-dimensional features. We demonstrate the efficacy of our calibration method using extensive synthetic simulations and two real-world randomized experiments. We further demonstrate the practical value of this calibration in three typical policy-making settings: a prescriptive, budget-constrained optimization framework; a setting seeking to maximize multiple performance indicators; and a multitreatment uplift modeling setting.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2153468</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>INFORMS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>