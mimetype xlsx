--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10538669</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0181682</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ultra-broadband bright light emission from a one-dimensional inorganic van der Waals material</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mahdikhany, Fateme; Driskill, Sean; Philbrick, Jeremy G; Adinehloo, Davoud; Koehler, Michael R; Mandrus, David G; Taniguchi, Takashi; Watanabe, Kenji; LeRoy, Brian J; Monti, Oliver_L A; Perebeinos, Vasili; Kong, Tai; Schaibley, John R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-18T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>APL Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2166-532X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One-dimensional (1D) van der Waals materials have emerged as an intriguing playground to explore novel electronic and optical effects. We report on inorganic one-dimensional SbPS4 nanotube bundles obtained via mechanical exfoliation from bulk crystals. The ability to mechanically exfoliate SbPS4 nanobundles offers the possibility of applying modern 2D material fabrication techniques to create mixed-dimensional van der Waals heterostructures. We find that SbPS4 can readily be exfoliated to yield long (&amp;gt;10 μm) nanobundles with thicknesses that range from 1.3 to 200 nm. We investigated the optical response of semiconducting SbPS4 nanobundles and discovered that upon excitation with blue light, they emit bright and ultra-broadband red light with a quantum yield similar to that of hBN-encapsulated MoSe2. We discovered that the ultra-broadband red light emission is a result of a large ∼1 eV exciton binding energy and a ∼200 meV exciton self-trapping energy, unprecedented in previous material studies. Due to the bright and ultra-broadband light emission, we believe that this class of inorganic 1D van der Waals semiconductors has numerous potential applications, including on-chip tunable nanolasers, and applications that require ultraviolet to visible light conversion, such as lighting and sensing. Overall, our findings open avenues for harnessing the unique characteristics of these nanomaterials, advancing both fundamental research and practical optoelectronic applications.&lt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2122462</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Institute of Physics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>