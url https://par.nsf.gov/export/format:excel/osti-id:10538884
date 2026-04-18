--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>38</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10538884</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7910/DVN/J6JNVK</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MAGFILO: Manually Annotated GONG Filaments in H-Alpha Observations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ahmadzadeh, Azim; Adhyapak, Rohan; Chaurasiya, Kartik; Nagubandi, Laxmi Alekhya; Aparna, V; Martens, Petrus C; Pevtsov, Alexei; Bertello, Luca; Pevtsov, Alexander; Douglas, Naomi; McDonald, Samuel; Bawa, Apaar; Kang, Eugene; Wu, Riley; Kempton, Dustin J; Abdelkarem, Aya; Copeland, Patrick M; Seelamneni, Sri Harsha; Ahmadzadeh, Azim</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>MAGFiLO is a dataset of manually annotated solar filaments from H-Alpha observations captured by the Global Oscillation Network Group (GONG). This dataset includes over ten thousand annotated filaments, spanning the years 2011 through 2022. Each annotation details one filament&amp;#39;s segmentation, minimum bounding box, spine, and magnetic field chirality. MAGFiLO is the first dataset of its size, enabling advanced deep learning models to identify filaments and their features with unprecedented precision. It also provides a testbed for solar physicists interested in large-scale analysis of filaments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2433781</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Harvard Dataverse</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>University of Missouri - St. Louis</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>