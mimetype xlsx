--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10539001</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.48786/edbt.2024.40</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Similarity Measures For Incomplete Database Instances.  In EDBT 2024.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Glavic, Boris; Mecca, Giansalvatore; Miller, Renée J; Papotti, Paolo; Santoro, Donatello; Veltri, Enzo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The problem of comparing database instances with incom- pleteness is prevalent in applications such as analyzing how a dataset has evolved over time (e.g., data versioning), evaluating data cleaning solutions (e.g., compare an instance produced by a data repair algorithm against a gold standard), or comparing solu- tions generated by data exchange systems (e.g., universal vs core solutions). In this work, we propose a framework for computing similarity of instances with labeled nulls, even of those without primary keys. As a side-effect, the similarity score computation returns a mapping between the instances’ tuples, which explains the score. We demonstrate that computing the similarity of two incomplete instances is NP-hard in the instance size in general. To be able to compare instances of realistic size, we present an approximate PTIME algorithm for instance comparison. Exper- imental results demonstrate that the approximate algorithm is up to three orders of magnitude faster than an exact algorithm for the computation of the similarity score, while the difference between approximate and exact scores is always smaller than 1%.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2325632; 2107248; 1956096; 2420577; 2420691; 2107107; 1956123</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>OpenProceedings.org</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>