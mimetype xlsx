--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10539041</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3597926.3605238</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quantitative Symbolic Similarity Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sarker, Laboni</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1549 to 1551</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400702211</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Similarity analysis plays a crucial role in various software engineering tasks, such as detecting software changes, version merging, identifying plagiarism, and analyzing binary code. Equivalence analysis, a stricter form of similarity, focuses on determining whether different programs or versions of the same program behave identically. While extensive research exists on code and binary similarity as well as equivalence analysis, there is a lack of quantitative reasoning in these areas. Non-equivalence is a spectrum that requires deeper exploration, as it can manifest in different ways across the input domain space. This paper emphasizes the importance of quantitative reasoning on non-equivalence which arises due to semantic differences. By quantitatively reasoning about non-equivalence, it becomes possible to identify specific input ranges for which programs are equivalent or non-equivalent. We aim to address the gap in quantitative reasoning in symbolic similarity analysis, enabling a more comprehensive understanding of program behavior.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2008660</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Seattle WA USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>