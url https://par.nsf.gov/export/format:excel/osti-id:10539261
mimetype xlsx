--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10539261</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.109.112008</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Search for high-mass resonances in final states with a &lt;math display='inline'&gt;&lt;mi&gt;τ&lt;/mi&gt;&lt;/math&gt; -lepton and missing transverse momentum with the ATLAS detector</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aad, G; Abbott, B; Abbott, D C; Abed_Abud, A; Abeling, K; Abhayasinghe, D K; Abidi, S H; Abramowicz, H; Abreu, H; Abulaiti, Y; Abusleme_Hoffman, A C; Acharya, B S; Achkar, B; Adam, L; Adam_Bourdarios, C; Adamczyk, L; Adamek, L; Addepalli, S V; Adelman, J; Adiguzel, A; Adorni, S; Adye, T; Affolder, A A; Afik, Y; Agapopoulou, C; Agaras, M N; Agarwala, J; Aggarwal, A; Agheorghiesei, C; Aguilar-Saavedra, J A; Ahmad, A; Ahmadov, F; Ahmed, W S; Ai, X; Aielli, G; Aizenberg, I; Akatsuka, S; Akbiyik, M; Åkesson, T_P A; Akimov, A V; Al_Khoury, K; Alberghi, G L; Albert, J; Albicocco, P; Alconada_Verzini, M J; Alderweireldt, S; Aleksa, M; Aleksandrov, I N; Alexa, C; Alexopoulos, T; Alfonsi, A; Alfonsi, F; Alhroob, M; Ali, B; Ali, S; Aliev, M; Alimonti, G; Allaire, C; Allbrooke, B_M M; Allport, P P; Aloisio, A; Alonso, F; Alpigiani, C; Alunno_Camelia, E; Alvarez_Estevez, M; Alviggi, M G; Amaral_Coutinho, Y; Ambler, A; Ambroz, L; Amelung, C; Amidei, D; Amor_Dos_Santos, S P; Amoroso, S; Amrouche, C S; Anastopoulos, C; Andari, N; Andeen, T; Anders, J K; Andrean, S Y; Andreazza, A; Angelidakis, S; Angerami, A; Anisenkov, A V; Annovi, A; Antel, C; Anthony, M T; Antipov, E; Antonelli, M; Antrim, D_J A; Anulli, F; Aoki, M; Aparisi_Pozo, J A; Aparo, M A; Aperio_Bella, L; Aranzabal, N; Araujo_Ferraz, V; Arcangeletti, C; Arce, A_T H; Arena, E; Arguin, J-F; Argyropoulos, S; Arling, J-H; Armbruster, A J; Armstrong, A; Arnaez, O; Arnold, H; Arrubarrena_Tame, Z P; Artoni, G; Asada, H; Asai, K; Asai, S; Asbah, N A; Asimakopoulou, E M; Asquith, L; Assamagan, K; Astalos, R; Atkin, R J; Atkinson, M; Atlay, N B; Atmani, H; Atmasiddha, P A; Augsten, K; Auricchio, S; Austrup, V A; Avner, G; Avolio, G; Ayoub, M K; Azuelos, G; Babal, D; Bachacou, H; Bachas, K; Bachiu, A; Backman, F; Badea, A; Bagnaia, P; Bahrasemani, H; Bailey, A J; Bailey, V R; Baines, J T; Bakalis, C; Baker, O K; Bakker, P J; Bakos, E; Bakshi_Gupta, D; Balaji, S; Balasubramanian, R; Baldin, E M; Balek, P; Ballabene, E; Balli, F; Balunas, W K; Balz, J; Banas, E; Bandieramonte, M; Bandyopadhyay, A; Bansal, S; Barak, L; Barberio, E L; Barberis, D; Barbero, M; Barbour, G; Barends, K N; Barillari, T; Barisits, M-S; Barkeloo, J; Barklow, T; Barnett, B M; Barnett, R M; Baroncelli, A; Barone, G; Barr, A J; Barranco_Navarro, L; Barreiro, F; Barreiro_Guimarães_da_Costa, J; Barron, U; Barsov, S; Bartels, F; Bartoldus, R; Bartolini, G; Barton, A E; Bartos, P; Basalaev, A; Basan, A; Bashta, I; Bassalat, A; Basso, M J; Basson, C R; Bates, R L; Batlamous, S; Batley, J R; Batool, B; Battaglia, M; Bauce, M; Bauer, F; Bauer, P; Bawa, H S; Bayirli, A; Beacham, J B; Beau, T; Beauchemin, P H; Becherer, F; Bechtle, P; Beck, H P; Becker, K; Becot, C; Beddall, A J; Bednyakov, V A; Bee, C P; Beermann, T A; Begalli, M; Begel, M; Behera, A; Behr, J K; Beirao_Da_Cruz_E_Silva, C; Beirer, J F; Beisiegel, F; Belfkir, M; Bella, G; Bellagamba, L; Bellerive, A; Bellos, P; Beloborodov, K; Belotskiy, K; Belyaev, N L; Benchekroun, D; Benhammou, Y; Benjamin, D P; Benoit, M; Bensinger, J R; Bentvelsen, S; Beresford, L; Beretta, M; Berge, D; Bergeaas_Kuutmann, E; Berger, N; Bergmann, B; Bergsten, L J; Beringer, J; Berlendis, S; Bernardi, G; Bernius, C; Bernlochner, F U; Berry, T; Berta, P; Berthold, A; Bertram, I A; Bessidskaia_Bylund, O; Bethke, S; Betti, A; Bevan, A J; Bhatta, S; Bhattacharya, D S; Bhattarai, P; Bhopatkar, V S; Bi, R; Bianchi, R M; Biebel, O; Bielski, R; Biesuz, N V; Biglietti, M; Billoud, T_R V; Bindi, M; Bingul, A; Bini, C; Biondi, S; Biondini, A; Birch-sykes, C J; Bird, G A; Birman, M; Bisanz, T; Biswas, D; Bitadze, A; Bittrich, C; Bjørke, K; Bloch, I; Blocker, C; Blue, A; Blumenschein, U; Blumenthal, J; Bobbink, G J; Bobrovnikov, V S; Boehler, M; Bogavac, D; Bogdanchikov, A G; Bohm, C; Boisvert, V; Bokan, P; Bold, T; Bomben, M; Bona, M; Boonekamp, M; Booth, C D; Borbély, A G; Borecka-Bielska, H M; Borgna, L S; Borissov, G; Bortoletto, D; Boscherini, D; Bosman, M; Bossio_Sola, J D; Bouaouda, K; Boudreau, J; Bouhova-Thacker, E V; Boumediene, D; Bouquet, R; Boveia, A; Boyd, J; Boye, D; Boyko, I R; Bozson, A J; Bracinik, J; Brahimi, N; Brandt, G; Brandt, O; Braren, F; Brau, B; Brau, J E; Breaden_Madden, W D; Brendlinger, K; Brener, R; Brenner, L; Brenner, R; Bressler, S; Brickwedde, B; Briglin, D L; Britton, D; Britzger, D; Brock, I; Brock, R; Brooijmans, G; Brooks, W K; Brost, E; Bruckman_de_Renstrom, P A; Brüers, B; Bruncko, D; Bruni, A; Bruni, G; Bruschi, M; Bruscino, N; Bryngemark, L; Buanes, T; Buat, Q; Buchholz, P; Buckley, A G; Budagov, I A; Bugge, M K; Bulekov, O; Bullard, B A; Burch, T J; Burdin, S; Burgard, C D; Burger, A M; Burghgrave, B; Burr, J_T P; Burton, C D; Burzynski, J C; Büscher, V; Bussey, P J; Butler, J M; Buttar, C M; Butterworth, J M; Buttinger, W; Buxo_Vazquez, C J; Buzykaev, A R; Cabras, G; Cabrera_Urbán, S; Caforio, D; Cai, H; Cairo, V_M M; Cakir, O; Calace, N; Calafiura, P; Calderini, G; Calfayan, P; Callea, G; Caloba, L P; Calvente_Lopez, S; Calvet, D; Calvet, S; Calvet, T P; Calvetti, M; Camacho_Toro, R; Camarda, S; Camarero_Munoz, D; Camarri, P; Camerlingo, M T; Cameron, D; Camincher, C; Campanelli, M; Camplani, A; Canale, V; Canesse, A; Cano_Bret, M; Cantero, J; Cao, Y; Capocasa, F; Capua, M; Carbone, A; Cardarelli, R; Cardenas, J_C J; Cardillo, F; Carli, T; Carlino, G; Carlson, B T; Carlson, E M; Carminati, L; Carnesale, M; Carney, R_M D; Caron, S; Carquin, E; Carrá, S; Carratta, G; Carter, J_W S; Carter, T M; Casadei, D; Casado, M P; Casha, A F; Castiglia, E G; Castillo, F L; Castillo_Garcia, L; Castillo_Gimenez, V; Castro, N F; Catinaccio, A; Catmore, J R; Cattai, A; Cavaliere, V; Cavalli, N; Cavasinni, V; Celebi, E; Celli, F; Centonze, M S; Cerny, K; Cerqueira, A S; Cerri, A; Cerrito, L; Cerutti, F; Cervelli, A; Cetin, S A; Chadi, Z; Chakraborty, D; Chala, M; Chan, J; Chan, W S; Chan, W Y; Chapman, J D; Chargeishvili, B; Charlton, D G; Charman, T P; Chatterjee, M; Chekanov, S; Chekulaev, S V; Chelkov, G A; Chen, A; Chen, B; Chen, C; Chen, C H; Chen, H; Chen, H; Chen, J; Chen, J; Chen, S; Chen, S J; Chen, X; Chen, X; Chen, Y; Chen, Y-H; Cheng, C L; Cheng, H C; Cheplakov, A; Cheremushkina, E; Cherepanova, E; Cherkaoui_El_Moursli, R; Cheu, E; Cheung, K; Chevalier, L; Chiarella, V; Chiarelli, G; Chiodini, G; Chisholm, A S; Chitan, A; Chiu, Y H; Chizhov, M V; Choi, K; Chomont, A R; Chou, Y; Chow, E_Y S; Christopher, L D; Chu, M C; Chu, X; Chudoba, J; Chwastowski, J J; Cieri, D; Ciesla, K M; Cindro, V; Cioară, I A; Ciocio, A; Cirotto, F; Citron, Z H; Citterio, M; Ciubotaru, D A; Ciungu, B M; Clark, A; Clark, P J; Clavijo_Columbie, J M; Clawson, S E; Clement, C; Coadou, Y; Cobal, M; Coccaro, A; Cochran, J; Barrue, R_F Coelho; Coelho_Lopes_De_Sa, R; Coelli, S; Cohen, H; Coimbra, A_E C; Cole, B; Collot, J; Conde_Muiño, P; Connell, S H; Connelly, I A; Conroy, E I; Conventi, F; Cooke, H G; Cooper-Sarkar, A M; Cormier, F; Corpe, L D; Corradi, M; Corrigan, E E; Corriveau, F; Costa, M J; Costanza, F; Costanzo, D; Cote, B M; Cowan, G; Cowley, J W; Cranmer, K; Crépé-Renaudin, S; Crescioli, F; Cristinziani, M; Cristoforetti, M; Croft, V; Crosetti, G; Cueto, A; Cuhadar_Donszelmann, T; Cui, H; Cukierman, A R; Cunningham, W R; Czodrowski, P; Czurylo, M M; De_Sousa, M_J_Da_Cunha Sargedas; Da_Fonseca_Pinto, J V; Da_Via, C; Dabrowski, W; Dado, T; Dahbi, S; Dai, T; Dallapiccola, C; Dam, M; D’amen, G; D’Amico, V; Damp, J; Dandoy, J R; Daneri, M F; Danninger, M; Dao, V; Darbo, G; Darmora, S; Dattagupta, A; D’Auria, S; David, C; Davidek, T; Davis, D R; Davis-Purcell, B; Dawson, I; De, K; De_Asmundis, R; De_Beurs, M; De_Castro, S; De_Groot, N; de_Jong, P; De_la_Torre, H; De_Maria, A; De_Pedis, D; De_Salvo, A; De_Sanctis, U; De_Santis, M; De_Santo, A; De_Vivie_De_Regie, J B; Dedovich, D V; Degens, J; Deiana, A M; Del_Peso, J; Delabat_Diaz, Y; Deliot, F; Delitzsch, C M; Della_Pietra, M; Della_Volpe, D; Dell’Acqua, A; Dell’Asta, L; Delmastro, M; Delsart, P A; Demers, S; Demichev, M; Denisov, S P; D’Eramo, L; Derendarz, D; Derkaoui, J E; Derue, F; Dervan, P; Desch, K; Dette, K; Deutsch, C; Deviveiros, P O; Di_Bello, F A; Di_Ciaccio, A; Di_Ciaccio, L; Di_Donato, C; Di_Girolamo, A; Di_Gregorio, G; Di_Luca, A; Di_Micco, B; Di_Nardo, R; Diaconu, C; Dias, F A; Vale, T_Dias Do; Diaz, M A; Diaz_Capriles, F G; Dickinson, J; Didenko, M; Diehl, E B; Dietrich, J; Díez_Cornell, S; Diez_Pardos, C; Dimitrievska, A; Ding, W; Dingfelder, J; Dinu, I-M; Dittmeier, S J; Dittus, F; Djama, F; Djobava, T; Djuvsland, J I; Do_Vale, M_A B; Dodsworth, D; Doglioni, C; Dolejsi, J; Dolezal, Z; Donadelli, M; Dong, B; Donini, J; D’Onofrio, A; D’Onofrio, M; Dopke, J; Doria, A; Dova, M T; Doyle, A T; Drechsler, E; Dreyer, E; Dreyer, T; Drobac, A S; Du, D; du_Pree, T A; Dubinin, F; Dubovsky, M; Dubreuil, A; Duchovni, E; Duckeck, G; Ducu, O A; Duda, D; Dudarev, A; D’uffizi, M; Duflot, L; Dührssen, M; Dülsen, C; Dumitriu, A E; Dunford, M; Dungs, S; Dunne, K; Duperrin, A; Yildiz, H Duran; Düren, M; Durglishvili, A; Dutta, B; Dwyer, B L; Dyckes, G I; Dyndal, M; Dysch, S; Dziedzic, B S; Eckerova, B; Eggleston, M G; Purcino_De_Souza, E Egidio; Ehrke, L F; Eifert, T; Eigen, G; Einsweiler, K; Ekelof, T; El_Ghazali, Y; El_Jarrari, H; El_Moussaouy, A; Ellajosyula, V; Ellert, M; Ellinghaus, F; Elliot, A A; Ellis, N; Elmsheuser, J; Elsing, M; Emeliyanov, D; Emerman, A; Enari, Y; Erdmann, J; Ereditato, A; Erland, P A; Errenst, M; Escalier, M; Escobar, C; Estrada_Pastor, O; Etzion, E; Evans, G; Evans, H; Evans, M O; Ezhilov, A; Fabbri, F; Fabbri, L; Fabiani, V; Facini, G; Fadeyev, V; Fakhrutdinov, R M; Falciano, S; Falke, P J; Falke, S; Faltova, J; Fan, Y; Fang, Y; Fang, Y; Fanourakis, G; Fanti, M; Faraj, M; Farbin, A; Farilla, A; Farina, E M; Farooque, T; Farrington, S M; Farthouat, P; Fassi, F; Fassouliotis, D; Faucci_Giannelli, M; Fawcett, W J; Fayard, L; Fedin, O L; Feickert, M; Feligioni, L; Fell, A; Feng, C; Feng, M; Fenton, M J; Fenyuk, A B; Ferguson, S W; Ferrando, J; Ferrari, A; Ferrari, P; Ferrari, R; Ferrere, D; Ferretti, C; Fiedler, F; Filipčič, A; Filthaut, F; Fiolhais, M_C N; Fiorini, L; Fischer, F; Fisher, W C; Fitschen, T; Fleck, I; Fleischmann, P; Flick, T; Flierl, B M; Flores, L; Flores_Castillo, L R; Follega, F M; Fomin, N; Foo, J H; Forland, B C; Formica, A; Förster, F A; Forti, A C; Fortin, E; Foti, M G; Fournier, D; Fox, H; Francavilla, P; Francescato, S; Franchini, M; Franchino, S; Francis, D; Franco, L; Franconi, L; Franklin, M; Frattari, G; Freegard, A C; Freeman, P M; Freund, W S; Freundlich, E M; Froidevaux, D; Frost, J A; Fu, Y; Fujimoto, M; Fullana_Torregrosa, E; Fuster, J; Gabrielli, A; Gabrielli, A; Gadow, P; Gagliardi, G; Gagnon, L G; Gallardo, G E; Gallas, E J; Gallop, B J; Gamboa_Goni, R; Gan, K K; Ganguly, S; Gao, J; Gao, Y; Gao, Y S; Garay_Walls, F M; García, C; García_Navarro, J E; García_Pascual, J A; Garcia-Sciveres, M; Gardner, R W; Garg, D; Gargiulo, S; Garner, C A; Garonne, V; Gasiorowski, S J; Gaspar, P; Gaudio, G; Gauzzi, P; Gavrilenko, I L; Gavrilyuk, A; Gay, C; Gaycken, G; Gazis, E N; Geanta, A A; Gee, C M; Gee, C_N P; Geisen, J; Geisen, M; Gemme, C; Genest, M H; Gentile, S; George, S; George, W F; Geralis, T; Gerlach, L O; Gessinger-Befurt, P; Ghasemi_Bostanabad, M; Ghneimat, M; Ghosh, A; Ghosh, A; Giacobbe, B; Giagu, S; Giangiacomi, N; Giannetti, P; Giannini, A; Gibson, S M; Gignac, M; Gil, D T; Gilbert, B J; Gillberg, D; Gilles, G; Gillwald, N_E K; Gingrich, D M; Giordani, M P; Giraud, P F; Giugliarelli, G; Giugni, D; Giuli, F; Gkialas, I; Gkountoumis, P; Gladilin, L K; Glasman, C; Gledhill, G R; Glisic, M; Gnesi, I; Goblirsch-Kolb, M; Godin, D; Goldfarb, S; Golling, T; Golubkov, D; Gombas, J P; Gomes, A; Goncalves_Gama, R; Gonçalo, R; Gonella, G; Gonella, L; Gongadze, A; Gonnella, F; Gonski, J L; González_Andana, R Y; González_de_la_Hoz, S; Gonzalez_Fernandez, S; Gonzalez_Lopez, R; Gonzalez_Renteria, C; Gonzalez_Suarez, R; Gonzalez-Sevilla, S; Gonzalvo_Rodriguez, G R; Goossens, L; Gorasia, N A; Gorbounov, P A; Gorini, B; Gorini, E; Gorišek, A; Goshaw, A T; Gostkin, M I; Gottardo, C A; Gouighri, M; Goumarre, V; Goussiou, A G; Govender, N; Goy, C; Grabowska-Bold, I; Graham, K; Gramstad, E; Grancagnolo, S; Grandi, M; Gratchev, V; Gravila, P M; Gravili, F G; Gray, H M; Grefe, C; Gregor, I M; Grenier, P; Grevtsov, K; Grieco, C; Grieser, N A; Grillo, A A; Grimm, K; Grinstein, S; Grivaz, J-F; Groh, S; Gross, E; Grosse-Knetter, J; Grud, C; Grummer, A; Grundy, J C; Guan, L; Guan, W; Gubbels, C; Guenther, J; Guerrero_Rojas, J_G R; Guescini, F; Gugel, R; Guida, A; Guillemin, T; Guindon, S; Guo, J; Guo, L; Guo, Y; Gupta, R; Gurbuz, S; Gustavino, G; Guth, M; Gutierrez, P; Gutierrez_Zagazeta, L F; Gutschow, C; Guyot, C; Gwenlan, C; Gwilliam, C B; Haaland, E S; Haas, A; Habedank, M; Haber, C; Hadavand, H K; Hadef, A; Hadzic, S; Haleem, M; Haley, J; Hall, J J; Halladjian, G; Hallewell, G D; Halser, L; Hamano, K; Hamer, M; Hamity, G N; Han, K; Han, L; Han, L; Han, S; Han, Y F; Hanagaki, K; Hance, M; Hank, M D; Hankache, R; Hansen, E; Hansen, J B; Hansen, J D; Hansen, M C; Hansen, P H; Hara, K; Harenberg, T; Harkusha, S; Harris, Y T; Harrison, P F; Hartman, N M; Hartmann, N M; Hasegawa, Y; Hasib, A; Hassani, S; Haug, S; Hauser, R; Havranek, M; Hawkes, C M; Hawkings, R J; Hayashida, S; Hayden, D; Hayes, C; Hayes, R L; Hays, C P; Hays, J M; Hayward, H S; Haywood, S J; He, F; He, Y; He, Y; Heath, M P; Hedberg, V; Heggelund, A L; Hehir, N D; Heidegger, C; Heidegger, K K; Heidorn, W D; Heilman, J; Heim, S; Heim, T; Heinemann, B; Heinlein, J G; Heinrich, J J; Heinrich, L; Hejbal, J; Helary, L; Held, A; Hellesund, S; Helling, C M; Hellman, S; Helsens, C; Henderson, R_C W; Henkelmann, L; Henriques_Correia, A M; Herde, H; Hernández_Jiménez, Y; Herr, H; Herrmann, M G; Herrmann, T; Herten, G; Hertenberger, R; Hervas, L; Hessey, N P; Hibi, H; Higashino, S; Higón-Rodriguez, E; Hill, K K; Hiller, K H; Hillier, S J; Hils, M; Hinchliffe, I; Hinterkeuser, F; Hirose, M; Hirose, S; Hirschbuehl, D; Hiti, B; Hladik, O; Hobbs, J; Hobincu, R; Hod, N; Hodgkinson, M C; Hodkinson, B H; Hoecker, A; Hofer, J; Hohn, D; Holm, T; Holmes, T R; Holzbock, M; Hommels, L_B_A H; Honan, B P; Hong, J; Hong, T M; Honig, J C; Hönle, A; Hooberman, B H; Hopkins, W H; Horii, Y; Horyn, L A; Hou, S; Howarth, J; Hoya, J; Hrabovsky, M; Hrynevich, A; Hryn’ova, T; Hsu, P J; Hsu, S-C; Hu, Q; Hu, S; Hu, Y F; Huang, D P; Huang, X; Huang, Y; Huang, Y; Hubacek, Z; Hubaut, F; Huebner, M; Huegging, F; Huffman, T B; Huhtinen, M; Hulsken, R; Huseynov, N; Huston, J; Huth, J; Hyneman, R; Hyrych, S; Iacobucci, G; Iakovidis, G; Ibragimov, I; Iconomidou-Fayard, L; Iengo, P; Iguchi, R; Iizawa, T; Ikegami, Y; Ilg, A; Ilic, N; Imam, H; Ingebretsen_Carlson, T; Introzzi, G; Iodice, M; Ippolito, V; Ishino, M; Islam, W; Issever, C; Istin, S; Iturbe_Ponce, J M; Iuppa, R; Ivina, A; Izen, J M; Izzo, V; Jacka, P; Jackson, P; Jacobs, R M; Jaeger, B P; Jagfeld, C S; Jäkel, G; Jakobs, K; Jakoubek, T; Jamieson, J; Janas, K W; Jarlskog, G; Jaspan, A E; Javadov, N; Javůrek, T; Javurkova, M; Jeanneau, F; Jeanty, L; Jejelava, J; Jenni, P; Jézéquel, S; Jia, J; Jia, Z; Jiang, Y; Jiggins, S; Jimenez_Pena, J; Jin, S; Jinaru, A; Jinnouchi, O; Jivan, H; Johansson, P; Johns, K A; Johnson, C A; Jones, D M; Jones, E; Jones, R_W L; Jones, T J; Jovicevic, J; Ju, X; Junggeburth, J J; Juste_Rozas, A; Kabana, S; Kaczmarska, A; Kado, M; Kagan, H; Kagan, M; Kahn, A; Kahra, C; Kaji, T; Kajomovitz, E; Kalderon, C W; Kamenshchikov, A; Kaneda, M; Kang, N J; Kang, S; Kano, Y; Kanzaki, J; Kar, D; Karava, K; Kareem, M J; Karkanias, I; Karpov, S N; Karpova, Z M; Kartvelishvili, V; Karyukhin, A N; Kasimi, E; Kato, C; Katzy, J; Kawade, K; Kawagoe, K; Kawaguchi, T; Kawamoto, T; Kawamura, G; Kay, E F; Kaya, F I; Kazakos, S; Kazanin, V F; Ke, Y; Keaveney, J M; Keeler, R; Keller, J S; Kelsey, D; Kempster, J J; Kendrick, J; Kennedy, K E; Kepka, O; Kersten, S; Kerševan, B P; Ketabchi_Haghighat, S; Khandoga, M; Khanov, A; Kharlamov, A G; Kharlamova, T; Khoda, E E; Khoo, T J; Khoriauli, G; Khubua, J; Kido, S; Kiehn, M; Kilgallon, A; Kim, E; Kim, Y K; Kimura, N; Kirchhoff, A; Kirchmeier, D; Kirfel, C; Kirk, J; Kiryunin, A E; Kishimoto, T; Kisliuk, D P; Kitali, V; Kitsaki, C; Kivernyk, O; Klapdor-Kleingrothaus, T; Klassen, M; Klein, C; Klein, L; Klein, M H; Klein, M; Klein, U; Klimek, P; Klimentov, A; Klimpel, F; Klingl, T; Klioutchnikova, T; Klitzner, F F; Kluit, P; Kluth, S; Kneringer, E; Knight, T M; Knue, A; Kobayashi, D; Kobel, M; Kocian, M; Kodama, T; Kodyš, P; Koeck, D M; Koenig, P T; Koffas, T; Köhler, N M; Kolb, M; Koletsou, I; Komarek, T; Köneke, K; Kong, A_X Y; Kono, T; Konstantinides, V; Konstantinidis, N; Konya, B; Kopeliansky, R; Koperny, S; Korcyl, K; Kordas, K; Koren, G; Korn, A; Korn, S; Korolkov, I; Korolkova, E V; Korotkova, N; Kortman, B; Kortner, O; Kortner, S; Kostecka, W H; Kostyukhin, V V; Kotsokechagia, A; Kotwal, A; Koulouris, A; Kourkoumeli-Charalampidi, A; Kourkoumelis, C; Kourlitis, E; Kovanda, O; Kowalewski, R; Kozanecki, W; Kozhin, A S; Kramarenko, V A; Kramberger, G; Krasnopevtsev, D; Krasny, M W; Krasznahorkay, A; Kremer, J A; Kretzschmar, J; Kreul, K; Krieger, P; Krieter, F; Krishnamurthy, S; Krishnan, A; Krivos, M; Krizka, K; Kroeninger, K; Kroha, H; Kroll, J; Kroll, J; Krowpman, K S; Kruchonak, U; Krüger, H; Krumnack, N; Kruse, M C; Krzysiak, J A; Kubota, A; Kuchinskaia, O; Kuday, S; Kuechler, D; Kuechler, J T; Kuehn, S; Kuhl, T; Kukhtin, V; Kulchitsky, Y; Kuleshov, S; Kumar, M; Kumari, N; Kuna, M; Kupco, A; Kupfer, T; Kuprash, O; Kurashige, H; Kurchaninov, L L; Kurochkin, Y A; Kurova, A; Kurth, M G; Kuwertz, E S; Kuze, M; Kvam, A K; Kvita, J; Kwan, T; Kwok, K W; Lacasta, C; Lacava, F; Lacker, H; Lacour, D; Lad, N N; Ladygin, E; Lafaye, R; Laforge, B; Lagouri, T; Lai, S; Lakomiec, I K; Lalloue, N; Lambert, J E; Lammers, S; Lampl, W; Lampoudis, C; Lançon, E; Landgraf, U; Landon, M_P J; Lang, V S; Lange, J C; Langenberg, R J; Lankford, A J; Lanni, F; Lantzsch, K; Lanza, A; Lapertosa, A; Laporte, J F; Lari, T; Lasagni_Manghi, F; Lassnig, M; Latonova, V; Lau, T S; Laudrain, A; Laurier, A; Lavorgna, M; Lawlor, S D; Lawrence, Z; Lazzaroni, M; Le, B; Leban, B; Lebedev, A; LeBlanc, M; LeCompte, T; Ledroit-Guillon, F; Lee, A_C A; Lee, G R; Lee, L; Lee, S C; Lee, S; Leeuw, L L; Lefebvre, B; Lefebvre, H P; Lefebvre, M; Leggett, C; Lehmann, K; Lehmann, N; Lehmann_Miotto, G; Leight, W A; Leisos, A; Leite, M_A L; Leitgeb, C E; Leitner, R; Leney, K_J C; Lenz, T; Leone, S; Leonidopoulos, C; Leopold, A; Leroy, C; Les, R; Lester, C G; Levchenko, M; Levêque, J; Levin, D; Levinson, L J; Lewis, D J; Li, B; Li, B; Li, C; Li, C-Q; Li, H; Li, H; Li, H; Li, J; Li, K; Li, L; Li, M; Li, Q Y; Li, S; Li, T; Li, X; Li, Y; Li, Z; Li, Z; Li, Z; Li, Z; Liang, Z; Liberatore, M; Liberti, B; Lie, K; Lin, K; Linck, R A; Lindley, R E; Lindon, J H; Linss, A; Lipeles, E; Lipniacka, A; Liss, T M; Lister, A; Little, J D; Liu, B; Liu, B X; Liu, J B; Liu, J_K K; Liu, K; Liu, M; Liu, M Y; Liu, P; Liu, X; Liu, Y; Liu, Y; Liu, Y L; Liu, Y W; Livan, M; Lleres, A; Llorente_Merino, J; Lloyd, S L; Lobodzinska, E M; Loch, P; Loffredo, S; Lohse, T; Lohwasser, K; Lokajicek, M; Long, J D; Longarini, I; Longo, L; Longo, R; Lopez_Paz, I; Lopez_Solis, A; Lorenz, J; Lorenzo_Martinez, N; Lory, A M; Lösle, A; Lou, X; Lou, X; Lounis, A; Love, J; Love, P A; Lozano_Bahilo, J J; Lu, G; Lu, M; Lu, S; Lu, Y J; Lubatti, H J; Luci, C; Lucio_Alves, F L; Lucotte, A; Luehring, F; Luise, I; Luminari, L; Lundberg, O; Lund-Jensen, B; Luongo, N A; Lutz, M S; Lynn, D; Lyons, H; Lysak, R; Lytken, E; Lyu, F; Lyubushkin, V; Lyubushkina, T; Ma, H; Ma, L L; Ma, Y; Mac_Donell, D M; Maccarrone, G; Macdonald, C M; MacDonald, J C; Madar, R; Mader, W F; Madugoda_Ralalage_Don, M; Madysa, N; Maeda, J; Maeno, T; Maerker, M; Magerl, V; Magro, J; Mahon, D J; Maidantchik, C; Maio, A; Maj, K; Majersky, O; Majewski, S; Makovec, N; Malaescu, B; Malecki, Pa; Maleev, V P; Malek, F; Malito, D; Mallik, U; Malone, C; Maltezos, S; Malyukov, S; Mamuzic, J; Mancini, G; Mandalia, J P; Mandić, I; Manhaes_de_Andrade_Filho, L; Maniatis, I M; Manisha, M; Manjarres_Ramos, J; Mankinen, K H; Mann, A; Manousos, A; Mansoulie, B; Manthos, I; Manzoni, S; Marantis, A; Marchiori, G; Marcisovsky, M; Marcoccia, L; Marcon, C; Marjanovic, M; Marshall, Z; Marti-Garcia, S; Martin, T A; Martin, V J; Martin_dit_Latour, B; Martinelli, L; Martinez, M; Martinez_Agullo, P; Martinez_Outschoorn, V I; Martin-Haugh, S; Martoiu, V S; Martyniuk, A C; Marzin, A; Maschek, S R; Masetti, L; Mashimo, T; Masik, J; Maslennikov, A L; Massa, L; Massarotti, P; Mastrandrea, P; Mastroberardino, A; Masubuchi, T; Matakias, D; Mathisen, T; Matic, A; Matsuzawa, N; Maurer, J; Maček, B; Maximov, D A; Mazini, R; Maznas, I; Mazza, S M; Mc_Ginn, C; Mc_Gowan, J P; Mc_Kee, S P; McCarthy, T G; McCormack, W P; McDonald, E F; McDougall, A E; Mcfayden, J A; Mchedlidze, G; McKay, M A; McLean, K D; McMahon, S J; McNamara, P C; McPherson, R A; Mdhluli, J E; Meadows, Z A; Meehan, S; Megy, T; Mehlhase, S; Mehta, A; Meirose, B; Melini, D; Mellado_Garcia, B R; Melo, A H; Meloni, F; Melzer, A; Gouveia, E_D Mendes; Mendes_Jacques_Da_Costa, A M; Meng, H Y; Meng, L; Menke, S; Mentink, M; Meoni, E; Merlassino, C; Mermod, P; Merola, L; Meroni, C; Merz, G; Meshkov, O; Meshreki, J_K R; Metcalfe, J; Mete, A S; Meyer, C; Meyer, J-P; Michetti, M; Middleton, R P; Mijović, L; Mikenberg, G; Mikestikova, M; Mikuž, M; Mildner, H; Milic, A; Milke, C D; Miller, D W; Miller, L S; Milov, A; Milstead, D A; Min, T; Minaenko, A A; Minashvili, I A; Mince, L; Mincer, A I; Mindur, B; Mineev, M; Minegishi, Y; Mino, Y; Mir, L M; Miralles_Lopez, M; Mironova, M; Mitani, T; Mitsou, V A; Mittal, M; Miu, O; Miyagawa, P S; Miyazaki, Y; Mizukami, A; Mjörnmark, J U; Mkrtchyan, T; Mlynarikova, M; Moa, T; Mobius, S; Mochizuki, K; Moder, P; Mogg, P; Mohammed, A F; Mohapatra, S; Mokgatitswane, G; Mondal, B; Mondal, S; Mönig, K; Monnier, E; Montalbano, A; Montejo_Berlingen, J; Montella, M; Monticelli, F; Morange, N; De_Carvalho, A_L Moreira; Moreno_Llácer, M; Moreno_Martinez, C; Morettini, P; Morgenstern, M; Morgenstern, S; Mori, D; Morii, M; Morinaga, M; Morisbak, V; Morley, A K; Morris, A P; Morvaj, L; Moschovakos, P; Moser, B; Mosidze, M; Moskalets, T; Moskvitina, P; Moss, J; Moyse, E_J W; Muanza, S; Mueller, J; Muenstermann, D; Müller, R; Mullier, G A; Mullin, J J; Mungo, D P; Munoz_Martinez, J L; Munoz_Sanchez, F J; Murin, M; Murin, P; Murray, W J; Murrone, A; Muse, J M; Muškinja, M; Mwewa, C; Myagkov, A G; Myers, A J; Myers, A A; Myers, G; Myska, M; Nachman, B P; Nackenhorst, O; Nag, A; Nagai, K; Nagano, K; Nagle, J L; Nagy, E; Nairz, A M; Nakahama, Y; Nakamura, K; Nanjo, H; Napolitano, F; Narayan, R; Naryshkin, I; Naseri, M; Nass, C; Naumann, T; Navarro, G; Navarro-Gonzalez, J; Nayak, R; Nechaeva, P Y; Nechansky, F; Neep, T J; Negri, A; Negrini, M; Nellist, C; Nelson, C; Nelson, K; Nemecek, S; Nessi, M; Neubauer, M S; Neuhaus, F; Neundorf, J; Newhouse, R; Newman, P R; Ng, C W; Ng, Y S; Ng, Y_W Y; Ngair, B; Nguyen, H_D N; Nickerson, R B; Nicolaidou, R; Nielsen, D S; Nielsen, J; Niemeyer, M; Nikiforou, N; Nikolaenko, V; Nikolic-Audit, I; Nikolopoulos, K; Nilsson, P; Nindhito, H R; Nisati, A; Nishu, N; Nisius, R; Nitta, T; Nobe, T; Noel, D L; Noguchi, Y; Nomidis, I; Nomura, M A; Norfolk, M B; Norisam, R_R B; Novak, J; Novak, T; Novgorodova, O; Novotny, L; Novotny, R; Nozka, L; Ntekas, K; Nurse, E; Oakham, F G; Ocariz, J; Ochi, A; Ochoa, I; Ochoa-Ricoux, J P; Oda, S; Odaka, S; Oerdek, S; Ogrodnik, A; Oh, A; Ohm, C C; Oide, H; Oishi, R; Ojeda, M L; Okazaki, Y; O’Keefe, M W; Okumura, Y; Olariu, A; Seabra, L_F Oleiro; Olivares_Pino, S A; Oliveira_Damazio, D; Oliveira_Goncalves, D; Oliver, J L; Olsson, M_J R; Olszewski, A; Olszowska, J; Öncel, Ö O; O’Neil, D C; O’Neill, A P; Onofre, A; Onyisi, P_U E; Oreamuno_Madriz, R G; Oreglia, M J; Orellana, G E; Orestano, D; Orlando, N; Orr, R S; O’Shea, V; Ospanov, R; Otero_y_Garzon, G; Otono, H; Ott, P S; Ottino, G J; Ouchrif, M; Ouellette, J; Ould-Saada, F; Ouraou, A; Ouyang, Q; Owen, M; Owen, R E; Oyulmaz, K Y; Ozcan, V E; Ozturk, N; Ozturk, S; Pacalt, J; Pacey, H A; Pacheco_Pages, A; Padilla_Aranda, C; Pagan_Griso, S; Palacino, G; Palazzo, S; Palestini, S; Palka, M; Palni, P; Panchal, D K; Pandini, C E; Panduro_Vazquez, J G; Pani, P; Panizzo, G; Paolozzi, L; Papadatos, C; Parajuli, S; Paramonov, A; Paraskevopoulos, C; Paredes_Hernandez, D; Parida, B; Park, T H; Parker, A J; Parker, M A; Parodi, F; Parrish, E W; Parsons, J A; Parzefall, U; Pascual_Dominguez, L; Pascuzzi, V R; Pasquali, F; Pasqualucci, E; Passaggio, S; Pastore, F; Pasuwan, P; Pater, J R; Pathak, A; Patton, J; Pauly, T; Pearkes, J; Pedersen, M; Pedraza_Diaz, L; Pedro, R; Peiffer, T; Peleganchuk, S V; Penc, O; Peng, C; Peng, H; Penzin, M; Peralva, B S; Perego, M M; Peixoto, A_P Pereira; Pereira_Sanchez, L; Perepelitsa, D V; Perez_Codina, E; Perganti, M; Perini, L; Pernegger, H; Perrevoort, A; Peters, K; Peters, R_F Y; Petersen, B A; Petersen, T C; Petit, E; Petousis, V; Petridou, C; Petroff, P; Petrucci, F; Pettee, M; Pettersson, N E; Petukhova, K; Peyaud, A; Pezoa, R; Pezzotti, L; Pezzullo, G; Pham, T; Phillips, P W; Phipps, M W; Piacquadio, G; Pianori, E; Piazza, F; Picazio, A; Piegaia, R; Pietreanu, D; Pilcher, J E; Pilkington, A D; Pinamonti, M; Pinfold, J L; Pitman_Donaldson, C; Pizzi, D A; Pizzimento, L; Pizzini, A; Pleier, M-A; Plesanovs, V; Pleskot, V; Plotnikova, E; Podberezko, P; Poettgen, R; Poggi, R; Poggioli, L; Pogrebnyak, I; Pohl, D; Pokharel, I; Polesello, G; Poley, A; Policicchio, A; Polifka, R; Polini, A; Pollard, C S; Pollock, Z B; Polychronakos, V; Ponomarenko, D; Pontecorvo, L; Popa, S; Popeneciu, G A; Portales, L; Portillo_Quintero, D M; Pospisil, S; Postolache, P; Potamianos, K; Potrap, I N; Potter, C J; Potti, H; Poulsen, T; Poveda, J; Powell, T D; Pownall, G; Pozo_Astigarraga, M E; Prades_Ibanez, A; Pralavorio, P; Prapa, M M; Prell, S; Price, D; Primavera, M; Principe_Martin, M A; Proffitt, M L; Proklova, N; Prokofiev, K; Protopopescu, S; Proudfoot, J; Przybycien, M; Pudzha, D; Puzo, P; Pyatiizbyantseva, D; Qian, J; Qin, Y; Qiu, T; Quadt, A; Queitsch-Maitland, M; Rabanal_Bolanos, G; Ragusa, F; Rahal, G; Raine, J A; Rajagopalan, S; Ran, K; Rassloff, D F; Rauch, D M; Rave, S; Ravina, B; Ravinovich, I; Raymond, M; Read, A L; Readioff, N P; Rebuzzi, D M; Redlinger, G; Reeves, K; Reikher, D; Reiss, A; Rej, A; Rembser, C; Renardi, A; Renda, M; Rendel, M B; Rennie, A G; Resconi, S; Resseguie, E D; Rettie, S; Reynolds, B; Reynolds, E; Rezaei_Estabragh, M; Rezanova, O L; Reznicek, P; Ricci, E; Richter, R; Richter, S; Richter-Was, E; Ridel, M; Rieck, P; Riedler, P; Rifki, O; Rijssenbeek, M; Rimoldi, A; Rimoldi, M; Rinaldi, L; Rinn, T T; Rinnagel, M P; Ripellino, G; Riu, I; Rivadeneira, P; Rivera_Vergara, J C; Rizatdinova, F; Rizvi, E; Rizzi, C; Roberts, B A; Robertson, S H; Robin, M; Robinson, D; Robles_Gajardo, C M; Robles_Manzano, M; Robson, A; Rocchi, A; Roda, C; Rodriguez_Bosca, S; Rodriguez_Rodriguez, A; Rodríguez_Vera, A M; Roe, S; Roepe-Gier, A R; Roggel, J; Røhne, O; Rojas, R A; Roland, B; Roland, C_P A; Roloff, J; Romaniouk, A; Romano, M; Romero_Hernandez, A C; Rompotis, N; Ronzani, M; Roos, L; Rosati, S; Rosser, B J; Rossi, E; Rossi, E; Rossi, E; Rossi, L P; Rossini, L; Rosten, R; Rotaru, M; Rottler, B; Rousseau, D; Rousso, D; Rovelli, G; Roy, A; Rozanov, A; Rozen, Y; Ruan, X; Ruby, A J; Ruggeri, T A; Rühr, F; Ruiz-Martinez, A; Rummler, A; Rurikova, Z; Rusakovich, N A; Russell, H L; Rustige, L; Rutherfoord, J P; Rüttinger, E M; Rybar, M; Rye, E B; Ryzhov, A; Sabater_Iglesias, J A; Sabatini, P; Sabetta, L; Sadrozinski, H F-W; Safai_Tehrani, F; Safarzadeh_Samani, B; Safdari, M; Saha, P; Saha, S; Sahinsoy, M; Sahu, A; Saimpert, M; Saito, M; Saito, T; Salamani, D; Salamanna, G; Salnikov, A; Salt, J; Salvador_Salas, A; Salvatore, D; Salvatore, F; Salzburger, A; Sammel, D; Sampsonidis, D; Sampsonidou, D; Sánchez, J; Sanchez_Pineda, A; Sanchez_Sebastian, V; Sandaker, H; Sander, C O; Sanderswood, I G; Sandesara, J A; Sandhoff, M; Sandoval, C; Sankey, D_P C; Sannino, M; Sano, Y; Sansoni, A; Santoni, C; Santos, H; Santpur, S N; Santra, A; Saoucha, K A; Saraiva, J G; Sardain, J; Sasaki, O; Sato, K; Sauer, C; Sauerburger, F; Sauvan, E; Savard, P; Sawada, R; Sawyer, C; Sawyer, L; Sayago_Galvan, I; Sbarra, C; Sbrizzi, A; Scanlon, T; Schaarschmidt, J; Schacht, P; Schaefer, D; Schäfer, U; Schaffer, A C; Schaile, D; Schamberger, R D; Schanet, E; Scharf, C; Scharmberg, N; Schegelsky, V A; Scheirich, D; Schenck, F; Schernau, M; Schiavi, C; Schildgen, L K; Schillaci, Z M; Schioppa, E J; Schioppa, M; Schlag, B; Schleicher, K E; Schlenker, S; Schmieden, K; Schmitt, C; Schmitt, S; Schoeffel, L; Schoening, A; Scholer, P G; Schopf, E; Schott, M; Schovancova, J; Schramm, S; Schroeder, F; Schultz-Coulon, H-C; Schumacher, M; Schumm, B A; Schune, Ph; Schwartzman, A; Schwarz, T A; Schwemling, Ph; Schwienhorst, R; Sciandra, A; Sciolla, G; Scuri, F; Scutti, F; Sebastiani, C D; Sedlaczek, K; Seema, P; Seidel, S C; Seiden, A; Seidlitz, B D; Seiss, T; Seitz, C; Seixas, J M; Sekhniaidze, G; Sekula, S J; Selem, L; Semprini-Cesari, N; Sen, S; Serfon, C; Serin, L; Serkin, L; Sessa, M; Severini, H; Sevova, S; Sforza, F; Sfyrla, A; Shabalina, E; Shaheen, R; Shahinian, J D; Shaikh, N W; Shaked_Renous, D; Shan, L Y; Shapiro, M; Sharma, A; Sharma, A S; Sharma, S; Shatalov, P B; Shaw, K; Shaw, S M; Sherwood, P; Shi, L; Shimmin, C O; Shimogama, Y; Shinner, J D; Shipsey, I_P J; Shirabe, S; Shiyakova, M; Shlomi, J; Shochet, M J; Shojaii, J; Shope, D R; Shrestha, S; Shrif, E M; Shroff, M J; Shulga, E; Sicho, P; Sickles, A M; Sideras_Haddad, E; Sidiropoulou, O; Sidoti, A; Siegert, F; Sijacki, Dj; Silva, J M; Silva_Oliveira, M V; Silverstein, S B; Simion, S; Simoniello, R; Simsek, S; Sinervo, P; Sinetckii, V; Singh, S; Singh, S; Sinha, S; Sinha, S; Sioli, M; Siral, I; Sivoklokov, S Yu; Sjölin, J; Skaf, A; Skorda, E; Skubic, P; Slawinska, M; Sliwa, K; Smakhtin, V; Smart, B H; Smiesko, J; Smirnov, S Yu; Smirnov, Y; Smirnova, L N; Smirnova, O; Smith, E A; Smith, H A; Smizanska, M; Smolek, K; Smykiewicz, A; Snesarev, A A; Snoek, H L; Snyder, S; Sobie, R; Soffer, A; Sohns, F; Solans_Sanchez, C A; Soldatov, E Yu; Soldevila, U; Solodkov, A A; Solomon, S; Soloshenko, A; Solovyanov, O V; Solovyev, V; Sommer, P; Son, H; Sonay, A; Song, W Y; Sopczak, A; Sopio, A L; Sopkova, F; Sottocornola, S; Soualah, R; Soumaimi, Z; South, D; Spagnolo, S; Spalla, M; Spangenberg, M; Spanò, F; Sperlich, D; Spieker, T M; Spigo, G; Spina, M; Spiteri, D P; Spousta, M; Stabile, A; Stamen, R; Stamenkovic, M; Stampekis, A; Standke, M; Stanecka, E; Stanislaus, B; Stanitzki, M M; Stankaityte, M; Stapf, B; Starchenko, E A; Stark, G H; Stark, J; Starko, D M; Staroba, P; Starovoitov, P; Stärz, S; Staszewski, R; Stavropoulos, G; Steinberg, P; Steinhebel, A L; Stelzer, B; Stelzer, H J; Stelzer-Chilton, O; Stenzel, H; Stevenson, T J; Stewart, G A; Stockton, M C; Stoicea, G; Stolarski, M; Stonjek, S; Straessner, A; Strandberg, J; Strandberg, S; Strauss, M; Strebler, T; Strizenec, P; Ströhmer, R; Strom, D M; Strom, L R; Stroynowski, R; Strubig, A; Stucci, S A; Stugu, B; Stupak, J; Styles, N A; Su, D; Su, S; Su, W; Su, X; Suarez, N B; Sugizaki, K; Sulin, V V; Sullivan, M J; Sultan, D_M S; Sultansoy, S; Sumida, T; Sun, S; Sun, S; Sun, X; Gudnadottir, O Sunneborn; Suster, C_J E; Sutton, M R; Svatos, M; Swiatlowski, M; Swirski, T; Sykora, I; Sykora, M; Sykora, T; Ta, D; Tackmann, K; Taffard, A; Tafirout, R; Tagiev, E; Taibah, R_H M; Takashima, R; Takeda, K; Takeshita, T; Takeva, E P; Takubo, Y; Talby, M; Talyshev, A A; Tam, K C; Tamir, N M; Tanaka, A; Tanaka, J; Tanaka, R; Tao, Z; Tapia_Araya, S; Tapprogge, S; Tarek_Abouelfadl_Mohamed, A; Tarem, S; Tariq, K; Tarna, G; Tartarelli, G F; Tas, P; Tasevsky, M; Tassi, E; Tateno, G; Tayalati, Y; Taylor, G N; Taylor, W; Teagle, H; Tee, A S; Teixeira_De_Lima, R; Teixeira-Dias, P; Ten_Kate, H; Teoh, J J; Terashi, K; Terron, J; Terzo, S; Testa, M; Teuscher, R J; Themistokleous, N; Theveneaux-Pelzer, T; Thielmann, O; Thomas, D W; Thomas, J P; Thompson, E A; Thompson, P D; Thomson, E; Thorpe, E J; Tian, Y; Tikhomirov, V; Tikhonov, Yu A; Timoshenko, S; Tipton, P; Tisserant, S; Tlou, S H; Tnourji, A; Todome, K; Todorova-Nova, S; Todt, S; Togawa, M; Tojo, J; Tokár, S; Tokushuku, K; Tolley, E; Tombs, R; Tomoto, M; Tompkins, L; Tornambe, P; Torrence, E; Torres, H; Torró_Pastor, E; Toscani, M; Tosciri, C; Toth, J; Tovey, D R; Traeet, A; Treado, C J; Trefzger, T; Tricoli, A; Trigger, I M; Trincaz-Duvoid, S; Trischuk, D A; Trocmé, B; Trofymov, A; Troncon, C; Trovato, F; Truong, L; Trzebinski, M; Trzupek, A; Tsai, F; Tsiamis, A; Tsiareshka, P V; Tsirigotis, A; Tsiskaridze, V; Tskhadadze, E G; Tsopoulou, M; Tsukerman, I I; Tsulaia, V; Tsuno, S; Tsur, O; ...</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>ATLAS_Collaboration</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;A search for high-mass resonances decaying into a&lt;math display='inline'&gt;&lt;mi&gt;τ&lt;/mi&gt;&lt;/math&gt;-lepton and a neutrino using proton-proton collisions at a center-of-mass energy of&lt;math display='inline'&gt;&lt;msqrt&gt;&lt;mi&gt;s&lt;/mi&gt;&lt;/msqrt&gt;&lt;mo&gt;=&lt;/mo&gt;&lt;mn&gt;13&lt;/mn&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mi&gt;TeV&lt;/mi&gt;&lt;/math&gt;is presented. The full run 2 data sample corresponding to an integrated luminosity of&lt;math display='inline'&gt;&lt;mn&gt;139&lt;/mn&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;msup&gt;&lt;mi&gt;fb&lt;/mi&gt;&lt;mrow&gt;&lt;mo&gt;−&lt;/mo&gt;&lt;mn&gt;1&lt;/mn&gt;&lt;/mrow&gt;&lt;/msup&gt;&lt;/math&gt;recorded by the ATLAS experiment in the years 2015–2018 is analyzed. The&lt;math display='inline'&gt;&lt;mi&gt;τ&lt;/mi&gt;&lt;/math&gt;-lepton is reconstructed in its hadronic decay modes and the total transverse momentum carried out by neutrinos is inferred from the reconstructed missing transverse momentum. The search for new physics is performed on the transverse mass between the&lt;math display='inline'&gt;&lt;mi&gt;τ&lt;/mi&gt;&lt;/math&gt;-lepton and the missing transverse momentum. No excess of events above the Standard Model expectation is observed and upper exclusion limits are set on the&lt;math display='inline'&gt;&lt;msup&gt;&lt;mi&gt;W&lt;/mi&gt;&lt;mo&gt;′&lt;/mo&gt;&lt;/msup&gt;&lt;mo stretchy='false'&gt;→&lt;/mo&gt;&lt;mi&gt;τ&lt;/mi&gt;&lt;mi&gt;ν&lt;/mi&gt;&lt;/math&gt;production cross section. Heavy&lt;math display='inline'&gt;&lt;msup&gt;&lt;mi&gt;W&lt;/mi&gt;&lt;mo&gt;′&lt;/mo&gt;&lt;/msup&gt;&lt;/math&gt;vector bosons with masses up to 5.0 TeV are excluded at 95% confidence level, assuming that they have the same couplings as the Standard Model&lt;math display='inline'&gt;&lt;mi&gt;W&lt;/mi&gt;&lt;/math&gt;boson. For nonuniversal couplings,&lt;math display='inline'&gt;&lt;msup&gt;&lt;mi&gt;W&lt;/mi&gt;&lt;mo&gt;′&lt;/mo&gt;&lt;/msup&gt;&lt;/math&gt;bosons are excluded for masses less than 3.5–5.0 TeV, depending on the model parameters. In addition, model-independent limits on the visible cross section times branching ratio are determined as a function of the lower threshold on the transverse mass of the&lt;math display='inline'&gt;&lt;mi&gt;τ&lt;/mi&gt;&lt;/math&gt;-lepton and missing transverse momentum.&lt;/p&gt; &lt;sec&gt;&lt;title/&gt;&lt;supplementary-material&gt;&lt;permissions&gt;&lt;copyright-statement&gt;© 2024 CERN, for the ATLAS Collaboration&lt;/copyright-statement&gt;&lt;copyright-year&gt;2024&lt;/copyright-year&gt;&lt;copyright-holder&gt;CERN&lt;/copyright-holder&gt;&lt;/permissions&gt;&lt;/supplementary-material&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2111226; 2111244</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Phys. Rev. D 109 (2024) 112008</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>