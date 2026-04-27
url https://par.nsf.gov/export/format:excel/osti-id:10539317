--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10539317</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024JA032660</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>3D Simulation of an Extreme SAID Flow Channel</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Díaz_Peña, Joaquín; Zettergren, Matthew; Semeter, Joshua; Nishimura, Yukitoshi; Hirsch, Michael; Walsh, Brian M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Space Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9380</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Space‐based observations of the signatures associated with STEVE show how this phenomenon might be closely related to an extreme version of a SAID channel. Measurements show high velocities (&gt;4 km/s), high temperatures (&gt;4,000 K), and very large current density drivers (up to 1&lt;italic&gt; &lt;/italic&gt;μA/m&lt;sup&gt;2&lt;/sup&gt;). This phenomena happens in a small range of latitudes, less than a degree, but with a large longitudinal span. In this study, we utilize the GEMINI model to simulate an extreme SAID/STEVE. We assume a FAC density coming from the magnetosphere as the main driver, allowing all other parameters to adjust accordingly. We have two main objectives with this work: show how an extreme SAID can have velocity values comparable or larger than the ones measured under STEVE, and to display the limitations and missing physics that arise due to the extreme values of temperature and velocity. Changes had to be made to GEMINI due to the extreme conditions, particularly some neutral‐collision frequencies. The importance of the temperature threshold at which some collision frequencies go outside their respective bounds, as well as significance of the energies that would cause inelastic collisions and impact ionization are displayed and discussed. We illustrate complex structures and behaviors, emphasizing the importance of 3D simulations in capturing these phenomena. Longitudinal structure is emphasized, as the channel develops differently depending on MLT. However, these simulations should be viewed as approximations due to the limited observations available to constrain the model inputs and the assumptions made to achieve sensible results.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2100975; 1907698; 2445467</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>