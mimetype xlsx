--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10539411</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024JB028752</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Incipient Subduction and Slip Partitioning at High Obliquity: The Haida Gwaii Plate Boundary</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Oliva, S J; Bostock, M G; Schaeffer, A J; Nissen, E; Merrill, R; Hughes, A; Roecker, S W; Nedimovic, M R; Roland, E; Worthington, L L; Walton, M_A L; Gase, A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Solid Earth</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9313</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Plate motion obliquity along the dominantly transform Queen Charlotte plate boundary (QCPB) peaks offshore Haida Gwaii. To investigate the effects of obliquity on plate boundary deformation, we analyze continuous seismic waveforms from temporary and permanent stations from 1998 to 2020 to generate a catalog of ∼50,000 earthquakes across Haida Gwaii. We use an automated technique based on auto‐regressive phase detection and onset estimation to obtain the initial seismic catalog, integrate existing catalogs, invert for 3D velocity structure using data from the best constrained period, and relocate the entire catalog using the new 3D velocity model. We investigate the seismically active sections of the transcurrent Queen Charlotte fault (QCF), noting that little seismicity locates directly along its bathymetrically defined trace. Instead, seismicity illuminates a complex system of segmented structures with variable geometries along strike. Other clusters highlight active shallow faults within the highly deformed Queen Charlotte terrace. Few aftershocks appear on the thrust plane of the 2012&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;&lt;italic&gt;w&lt;/italic&gt;&lt;/sub&gt;7.8 Haida Gwaii earthquake except near its inferred intersection with the QCF at 15–20 km depths, suggesting elevated residual stress at the juncture of slip‐partitioning. Deep crustal seismicity (up to ∼20 km depths) beneath central Haida Gwaii aligned parallel to the strike of the thrust plane may represent landward underthrusting of the Pacific plate. Our results suggest possible coseismic strike‐slip rupture on the QCF during the 2012 earthquake and add support to the thesis that highly oblique transform boundaries are viable settings for subduction initiation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2128783; 1824927</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>