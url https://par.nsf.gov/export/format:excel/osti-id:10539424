--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10539424</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1142/S2972335324500017</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multi-Modal Multi-Channel American Sign Language Recognition</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vahdani, Elahe; Jing, Longlong; Huenerfauth, Matt; Tian, Yingli</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Artificial Intelligence and Robotics Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2972-3353</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In this paper, we propose a machine learning-based multi-stream framework to recognize American Sign Language (ASL) manual signs and nonmanual gestures (face and head movements) in real time from RGB-D videos. Our approach is based on 3D Convolutional Neural Networks (3D CNNs) by fusing the multi-modal features including hand gestures, facial expressions, and body poses from multiple channels (RGB, Depth, Motion, and Skeleton joints). To learn the overall temporal dynamics in a video, a proxy video is generated by selecting a subset of frames for each video which are then used to train the proposed 3D CNN model. We collected a new ASL dataset, ASL-100-RGBD, which contains 42 RGB-D videos captured by a Microsoft Kinect V2 camera. Each video consists of 100 ASL manual signs, along with RGB channel, Depth maps, Skeleton joints, Face features, and HD face. The dataset is fully annotated for each semantic region (i.e. the time duration of each sign that the human signer performs). Our proposed method achieves 92.88% accuracy for recognizing 100 ASL sign glosses in our newly collected ASL-100-RGBD dataset. The effectiveness of our framework for recognizing hand gestures from RGB-D videos is further demonstrated on a large-scale dataset, ChaLearn IsoGD, achieving the state-of-the-art results.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2041307</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Galaxy Artificial Intelligence and Robotics Research Institute and World Scientific Publishing Company</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>