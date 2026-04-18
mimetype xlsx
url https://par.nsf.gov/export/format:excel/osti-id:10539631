--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10539631</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1249/mss.0000000000003404</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Development and Calibration of a PATCH Device for Monitoring Children’s Heart Rate and Acceleration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>ARMSTRONG, BRIDGET; WEAVER, R GLENN; MCANINCH, JONAS; SMITH, MICHAL T; PARKER, HANNAH; LANE, ABBI D; WANG, YUAN; PATE, RUSSELL R; RAHMAN, MAFRUDA; MATOLAK, DAVID W; CHANDRASHEKHAR, M_V S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Medicine &amp; Science in Sports &amp; Exercise</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1196 to 1207</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0195-9131</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Introduction&lt;/title&gt;&lt;p&gt;Current wearables that collect heart rate and acceleration were not designed for children and/or do not allow access to raw signals, making them fundamentally unverifiable. This study describes the creation and calibration of an open-source multichannel platform (PATCH) designed to measure heart rate and acceleration in children ages 3–8 yr.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;Children (N = 63; mean age, 6.3 yr) participated in a 45-min protocol ranging in intensities from sedentary to vigorous activity. Actiheart-5 was used as a comparison measure. We calculated mean bias, mean absolute error (MAE) mean absolute percent error (MA%E), Pearson correlations, and Lin’s concordance correlation coefficient (CCC).&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;Mean bias between PATCH and Actiheart heart rate was 2.26 bpm, MAE was 6.67 bpm, and M%E was 5.99%. The correlation between PATCH and Actiheart heart rate was 0.89, and CCC was 0.88. For acceleration, mean bias was 1.16 mg and MAE was 12.24 mg. The correlation between PATCH and Actiheart was 0.96, and CCC was 0.95.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusions&lt;/title&gt;&lt;p&gt;The PATCH demonstrated clinically acceptable accuracies to measure heart rate and acceleration compared with a research-grade device.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2246582</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACSM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>