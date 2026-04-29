--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10539674</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-023-40627-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>In situ observation of coalescence of nuclei in colloidal crystal-crystal transitions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Peng, Yi; Li, Wei; Still, Tim; Yodh, Arjun G; Han, Yilong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Coalescence of nuclei in phase transitions significantly influences the transition rate and the properties of product materials, but these processes occur rapidly and are difficult to observe at the microscopic scale. Here, we directly image the coalescence of nuclei with single particle resolution during the crystal-crystal transition from a multilayer square to triangular lattices. The coalescence process exhibits three similar stages across a variety of scenarios: coupled growth of two nuclei, their attachment, and relaxation of the coalesced nucleus. The kinetics vary with nucleus size, interface, and lattice orientation; the kinetics include acceleration of nucleus growth, small nucleus liquefaction, and generation/annihilation of defects. Related mechanisms, such as strain induced by nucleus growth and the lower energy of liquid-crystal versus crystal-crystal interfaces, appear to be common to both atomic and colloidal crystals.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003659</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>