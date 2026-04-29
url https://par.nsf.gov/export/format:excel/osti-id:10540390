--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10540390</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.109.095008</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dark dimension, the swampland, and the dark matter fraction composed of primordial near-extremal black holes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Anchordoqui, Luis A; Antoniadis, Ignatios; Lüst, Dieter</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In a recent publication we studied the decay rate of primordial black holes perceiving the dark dimension, an innovative five-dimensional (5D) scenario that has a compact space with characteristic length scale in the micron range. We demonstrated that the rate of Hawking radiation of 5D black holes slows down compared to 4D black holes of the same mass. Armed with our findings we showed that for a species scale of&lt;math display='inline'&gt;&lt;mi mathvariant='script'&gt;O&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;msup&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;/msup&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mi&gt;GeV&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;/math&gt;, an all-dark-matter interpretation in terms of primordial black holes should be feasible for black hole masses in the range&lt;math display='inline'&gt;&lt;msup&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;mn&gt;14&lt;/mn&gt;&lt;/msup&gt;&lt;mo&gt;≲&lt;/mo&gt;&lt;mi&gt;M&lt;/mi&gt;&lt;mo&gt;/&lt;/mo&gt;&lt;mi mathvariant='normal'&gt;g&lt;/mi&gt;&lt;mo&gt;≲&lt;/mo&gt;&lt;msup&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;mn&gt;21&lt;/mn&gt;&lt;/msup&gt;&lt;/math&gt;. As a natural outgrowth of our recent study, herein we calculate the Hawking evaporation of near-extremal 5D black holes. Using generic entropy arguments we demonstrate that Hawking evaporation of higher-dimensional near-extremal black holes proceeds at a slower rate than the corresponding Schwarzschild black holes of the same mass. Assisted by this result we show that if there were 5D primordial near-extremal black holes in nature, then a primordial black hole all-dark-matter interpretation would be possible in the mass range&lt;math display='inline'&gt;&lt;msup&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;mn&gt;5&lt;/mn&gt;&lt;/msup&gt;&lt;msqrt&gt;&lt;mi&gt;β&lt;/mi&gt;&lt;/msqrt&gt;&lt;mo&gt;≲&lt;/mo&gt;&lt;mi&gt;M&lt;/mi&gt;&lt;mo&gt;/&lt;/mo&gt;&lt;mi mathvariant='normal'&gt;g&lt;/mi&gt;&lt;mo&gt;≲&lt;/mo&gt;&lt;msup&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;mn&gt;21&lt;/mn&gt;&lt;/msup&gt;&lt;/math&gt;, where&lt;math display='inline'&gt;&lt;mi&gt;β&lt;/mi&gt;&lt;/math&gt;is a parameter that controls the difference between mass and charge of the associated near-extremal black hole.&lt;/p&gt; &lt;sec&gt;&lt;title/&gt;&lt;supplementary-material&gt;&lt;permissions&gt;&lt;copyright-statement&gt;Published by the American Physical Society&lt;/copyright-statement&gt;&lt;copyright-year&gt;2024&lt;/copyright-year&gt;&lt;/permissions&gt;&lt;/supplementary-material&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2112527</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>APS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>