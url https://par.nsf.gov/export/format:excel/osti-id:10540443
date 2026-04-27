--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10540443</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/SPW63631.2024.00028</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PrivacyOracle: Configuring Sensor Privacy Firewalls with Large Language Models in Smart Built Environments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Brian; Garcia, Luis Antonio; Srivastava, Mani</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>239 to 245</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2770-8411</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-5487-4</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Modern smart buildings and environments rely on sensory infrastructure to capture and process information about their inhabitants. However, it remains challenging to ensure that this infrastructure complies with privacy norms, preferences, and regulations; individuals occupying smart environments are often occupied with their tasks, lack awareness of the surrounding sensing mechanisms, and are non-technical experts. This problem is only exacerbated by the increasing number of sensors being deployed in these environments, as well as services seeking to use their sensory data. As a result, individuals face an unmanageable number of privacy decisions, preventing them from effectively behaving as their own “privacy firewall” for filtering and managing the multitude of personal information flows. These decisions often require qualitative reasoning over privacy regulations, understanding privacy-sensitive contexts, and applying various privacy transformations when necessary We propose the use of Large Language Models (LLMs), which have demonstrated qualitative reasoning over social/legal norms, sensory data, and program synthesis, all of which are necessary for privacy firewalls. We present PrivacyOracle, a prototype system for configuring privacy firewalls on behalf of users using LLMs, enabling automated privacy decisions in smart built environments. Our evaluation shows that PrivacyOracle achieves up to</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1705135</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>San Francisco, CA, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>