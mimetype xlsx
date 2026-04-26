--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10541225</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fenvs.2023.1223160</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Developing high-resolution PM2.5 exposure models by integrating low-cost sensors, automated machine learning, and big human mobility data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu, Manzhu; Zhang, Shiyan; Zhang, Kai; Yin, Junjun; Varela, Matthew; Miao, Jiheng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Environmental Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-665X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;bold&gt;Introduction:&lt;/bold&gt;Traditional methods to estimate exposure to PM&lt;sub&gt;2.5&lt;/sub&gt;(particulate matter with less than 2.5 µm in diameter) have typically relied on limited regulatory monitors and do not consider human mobility and travel. However, the limited spatial coverage of regulatory monitors and the lack of consideration of mobility limit the ability to capture actual air pollution exposure.&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Methods:&lt;/bold&gt;This study aims to improve traditional exposure assessment methods for PM&lt;sub&gt;2.5&lt;/sub&gt;by incorporating the measurements from a low-cost sensor network (PurpleAir) and regulatory monitors, an automated machine learning modeling framework, and big human mobility data. We develop a monthly-aggregated hourly land use regression (LUR) model based on automated machine learning (AutoML) and assess the model performance across eight metropolitan areas within the US.&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Results:&lt;/bold&gt;Our results show that integrating low-cost sensor with regulatory monitor measurements generally improves the AutoML-LUR model accuracy and produces higher spatial variation in PM&lt;sub&gt;2.5&lt;/sub&gt;concentration maps compared to using regulatory monitor measurements alone. Feature importance analysis shows factors highly correlated with PM&lt;sub&gt;2.5&lt;/sub&gt;concentrations, including satellite aerosol optical depth, meteorological variables, vegetation, and land use. In addition, we incorporate human mobility data on exposure estimates regarding where people visit to identify spatiotemporal hotspots of places with higher risks of exposure, emphasizing the need to consider both visitor numbers and PM&lt;sub&gt;2.5&lt;/sub&gt;concentrations when developing exposure reduction strategies.&lt;/p&gt; &lt;p&gt;&lt;bold&gt;Discussion:&lt;/bold&gt;This research provides important insights for further public health studies on air pollution by comprehensively assessing the performance of AutoML-LUR models and incorporating human mobility into considering human exposure to air pollution.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1852428</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>