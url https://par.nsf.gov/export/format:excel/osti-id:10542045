--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10542045</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tree of Thoughts: Deliberate Problem Solving with Large Language Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yao, S; Yu, D; Zhao, J; Shafran, I; Griffiths, T; Cao, Y; Narasimhan, K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Directory of chemical producers Canada</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1049-5258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Language models are increasingly being deployed for general problem solving across a wide range of tasks, but are still confined to token-level, left-to-right decision-making processes during inference. This means they can fall short in tasks that require exploration, strategic lookahead, or where initial decisions play a pivotal role. To surmount these challenges, we introduce a new framework for language model inference, “Tree of Thoughts” (ToT), which generalizes over the popular “Chain of Thought” approach to prompting language models, and enables exploration over coherent units of text (“thoughts”) that serve as intermediate steps toward problem solving. ToT allows LMs to perform deliberate decision making by considering multiple different reasoning paths and self-evaluating choices to decide the next course of action, as well as looking ahead or backtracking when necessary to make global choices. Our experiments show that ToT significantly enhances language models’ problem-solving abilities on three novel tasks requiring non-trivial planning or search: Game of 24, Creative Writing, and Mini Crosswords. For instance, in Game of 24, while GPT-4 with chain-of-thought prompting only solved 4% of tasks, our method achieved a success rate of 74%. Code repo with all prompts: https://github.com/princeton-nlp/tree-of-thought-llm.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107048</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Advances in Neural Information Processing Systems 36 (NeurIPS 2023)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>New Orleans, Louisiana</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>