--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10542074</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Analyzing the Roles of Language and Vision in Learning from Limited Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, A; Sucholutsky, I; Russakovsky, O; Griffiths, T</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1069-7977</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Does language help make sense of the visual world? How important is it to actually see the world rather than having it described with words? These basic questions about the na- ture of intelligence have been difficult to answer because we only had one example of an intelligent system – humans – and limited access to cases that isolated language or vision. How- ever, the development of sophisticated Vision-Language Mod- els (VLMs) by artificial intelligence researchers offers us new opportunities to explore the contributions that language and vi- sion make to learning about the world. We ablate components from the cognitive architecture of these models to identify their contributions to learning new tasks from limited data. We find that a language model leveraging all components recovers a majority of a VLM’s performance, despite its lack of visual in- put, and that language seems to allow this by providing access to prior knowledge and reasoning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107048</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Annual Meeting of the Cognitive Science Society (CogSci), 2024.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Netherlands</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>