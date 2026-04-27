--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,185 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10542091</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>EmPOWERing a Sustainable Energy Future through Interconnected Curricular and Co-Curricular Pedagogies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bielicki, Jeffrey M; Weng, Yun-Han; Creamer, Emily T; Mayhew, Matthew J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>#42682</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In 2019, a National Research Traineeship (NRT) grant from the U.S. National Science Foundation seeded the establishment of a new model for graduate education at Ohio State University – a large, public, land-grant R-1 university in the U.S. Midwest. This grant application involved faculty from eight different colleges within this university (education; engineering; public affairs; arts and sciences; food, agriculture, and environmental sciences; business; law). The Ohio State EmPOWERment Program in convergent graduate training for a sustainable energy future enrolls Ph.D. students studying any aspect of energy from degree programs any college in Ohio State and engages them in several curricular and co-curricular elements that are designed to dovetail with their Ph.D. degree program requirements in ways that do not extend their time to graduate. The
+Ohio State EmPOWERment Program established at Ohio State an energy Student Community of Practice and Engagement (SCOPE), a Graduate Interdisciplinary Specialization (GIS), and an undergraduate Research in Sustainable Energy (RISE) summer research experience. Over time a JOULE energy seminar series (JOULE) was added to elevate intellectual engagement in for trainees in The Ohio State EmPOWERment Program and broaden their engagement with researchers across this university. This paper investigates the development and accentuation of innovation capacities of Ph.D. trainees in The Ohio State EmPOWERment
+Program relative to other Ph.D. students who enrolled in science, technology, engineering, and math (STEM) disciplines at Ohio State and did not participate in the Ohio State EmPOWERment Program. This work considers three different constructs for each of three scales (i.e., Interpersonal, Intrapersonal, Cognitive). Of the nine different constructs, six pass assumption tests and pre-test scores for innovation self-concept, proactivity, social networking, risk-taking or tolerance, creative capacity, and intention to innovate are significant predictors of post-test capacities. Overall, participating in The Ohio State EmPOWERment Program appears to be beneficial and may increase innovation self-concept, proactivity, creative, and intention to innovate capacities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1922666</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2024 Annual American Society of Engineering Education Research and Exposition Conference</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>https://peer.asee.org/empowering-a-sustainable-energy-future-through-interconnected-curricular-and-co-curricular-pedagogies</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>