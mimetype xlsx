--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10542580</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.matdes.2024.113096</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data-driven study of composition-dependent phase compatibility in NiTi shape memory alloys</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hossein_Zadeh, Sina; Cakirhan, Cem; Khatamsaz, Danial; Broucek, John; Brown, Timothy D; Qian, Xiaoning; Karaman, Ibrahim; Arroyave, Raymundo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Materials &amp; Design</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>244</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>113096</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0264-1275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The martensitic transformation in NiTi-based Shape Memory Alloys (SMAs) provides a basis for shape memory effect and superelasticity, thereby enabling applications requiring solid-state actuation and large recoverable shape changes upon mechanical load cycling. In order to tailor the transformation to a particular application, the compositional dependence of properties in NiTi-based SMAs, such as martensitic transformation temperatures and hysteresis, has been exploited. However, the compositional design space is large and complex, and experimental studies are expensive. In this work, we develop an interpretable piecewise linear regression model that predicts the parameter, a measure of compatibility between austenite and martensite phases, and an (indirect) factor that is well-correlated with martensitic transformation hysteresis, based on the chemical features derived from the alloy composition. The model is capable of predicting, for the first time, the type of martensitic transformation for a given alloy chemistry. The proposed model is validated by experimental data from the literature as well as in-house measurements. The results show that the model can effectively distinguish between B19 and regions for any given composition in NiTi-based SMAs and accurately estimate the lambda_2 parameter.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2119103</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>