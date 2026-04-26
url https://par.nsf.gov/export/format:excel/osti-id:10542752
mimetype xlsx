--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10542752</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1152/ajplung.00052.2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stem cells, cell therapies, and bioengineering in lung biology and diseases 2023</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hynds, Robert E; Magin, Chelsea M; Ikonomou, Laertis; Aschner, Yael; Beers, Michael F; Burgess, Janette K; Heise, Rebecca L; Hume, Patrick S; Krasnodembskaya, Anna D; Mei, Shirley_H J; Misharin, Alexander V; Park, Jin-Ah; Reynolds, Susan D; Tschumperlin, Daniel J; Tanneberger, Alicia E; Vaidyanathan, Sriram; Waters, Christopher M; Zettler, Patricia J; Weiss, Daniel J; Ryan, Amy L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Journal of Physiology-Lung Cellular and Molecular Physiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L327 to L340</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1040-0605</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Repair and regeneration of a diseased lung using stem cells or bioengineered tissues is an exciting therapeutic approach for a variety of lung diseases and critical illnesses. Over the past decade, increasing evidence from preclinical models suggests that mesenchymal stromal cells, which are not normally resident in the lung, can be used to modulate immune responses after injury, but there have been challenges in translating these promising findings to the clinic. In parallel, there has been a surge in bioengineering studies investigating the use of artificial and acellular lung matrices as scaffolds for three-dimensional lung or airway regeneration, with some recent attempts of transplantation in large animal models. The combination of these studies with those involving stem cells, induced pluripotent stem cell derivatives, and/or cell therapies is a promising and rapidly developing research area. These studies have been further paralleled by significant increases in our understanding of the molecular and cellular events by which endogenous lung stem and/or progenitor cells arise during lung development and participate in normal and pathological remodeling after lung injury. For the 2023 Stem Cells, Cell Therapies, and Bioengineering in Lung Biology and Diseases Conference, scientific symposia were chosen to reflect the most cutting-edge advances in these fields. Sessions focused on the integration of “omics” technologies with function, the influence of immune cells on regeneration, and the role of the extracellular matrix in regeneration. The necessity for basic science studies to enhance fundamental understanding of lung regeneration and to design innovative translational studies was reinforced throughout the conference.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2327935</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American journal of Physiology: Lung, Cellular and Molecular Physiology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>