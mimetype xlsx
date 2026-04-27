--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,182 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...130 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -196,191 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10543106</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s00300-024-03254-9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Soil resources vs. physicochemical soil properties as drivers of abundance and diversity of low Arctic soil mesofauna communities</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Klein, R R; Ball, B A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Polar Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>617 to 627</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0722-4060</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Soil mesofauna play pertinent roles in soil processes. For example, microarthropods strongly influence rates of microbial decomposition. The relationship between mesofauna and their environment are understudied in low Arctic ecosystems compared to other regions. A more detailed grasp of these soil assemblages is necessary for understanding the current functioning of these ecosystems. We characterized the soil mesofauna community across different low Arctic habitats to determine which soil properties commonly correlated with soil fauna would best explain their distribution, abundance, and diversity. Samples were taken near five different lakes in northern Finland, in both alpine meadows and sub-alpine birch forests, across a span of available soil habitats (measured by pH, salinity, organic and nitrogen content, soil moisture). Total abundance of the mesofauna community was influenced by a combination of soil factors, but most individual taxa, as well as measures of diversity were best explained by models of one or two influential soil parameters. Poduromorpha springtails and Oribatid mites were best modeled by measures of resource availability, although only Oribatids were significantly, positively related to these resources. All mites and Entomobryomorphid springtails were positively influenced by physicochemical soil
+moisture and/or salinity. Salinity, in particular, had a strong influence on overall mesofauna community composition. Our results provide further insight into soil fauna assemblages in Northern Finland and further, more extensive research would contribute to a more comprehensive foundation. This will allow for better monitoring of community changes and responses in the face of climate change in the low Arctic.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1707867</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>