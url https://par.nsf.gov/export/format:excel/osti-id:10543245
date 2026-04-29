--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10543245</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/adfm.202313839</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Charge‐Programmable Photopolymers for 3D Electronics via Additive Manufacturing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Zhen; Wang, Junbo; Xu, Zhenpeng; Hensleigh, Ryan; Lu, Haotian; Sowers, Mack; Worsley, Marcus A; Rahmat‐Samii, Yahya; Zheng, Xiaoyu Rayne</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advanced Functional Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1616-301X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Charge‐programmed 3D printing enables the fabrication of 3D electronics with lightweight and high precision via selective patterning of metals. This selective metal deposition is catalyzed by Pd nanoparticles that are specifically immobilized onto the charged surface and promises to fabricate a myriad of complex electronic devices with self‐sensing, actuation, and structural elements assembled in a designed 3D layout. However, the achievable property space and the material‐performance correlation of the charge‐programmed printing remain unexplored. Herein, a series of photo‐curable resins are designed for unveiling how the charge and crosslink densities synergistically impact the nanocatalyst‐guided selective deposition in catalytic efficiency and properties of the 3D printed charge‐programmed architectures, leading to high‐quality 3D patterning of solid and liquid metals. The findings offer a wide tunability of the structural properties of the printed electronics, ranging from stiff to extreme flexibility. Capitalizing on these results, the printing and successful application of an ultralight‐weight and deployable 3D multi‐layer antenna system operating at an ultrahigh‐frequency of 19 GHz are demonstrated.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2309828</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>willey</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>