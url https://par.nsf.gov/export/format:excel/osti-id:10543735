--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10543735</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/bre.12900</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Kinematics of rift linkage between the Eastern and Ethiopian rifts in the Turkana Depression, Africa</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sullivan, Garrett; Ebinger, C J; Musila, M; Perry, Mason; Kraus, E R; Bastow, Ian; Bendick, Becks</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Basin Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0950-091X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Rift initiation within cold, thick, strong lithosphere and the evolving linkage to form a contiguous plate boundary remains debated in part owing to the lack of time–space constraints on kinematics of basement‐involved faults. Different rift sectors initiate diachronously and may eventually link to produce a jigsaw spatial pattern, as in the East African rift, and along the Atlantic Ocean margins. The space–time distribution of earthquakes illuminates the geometry and kinematics of fault zones within the crystalline crust, as well as areas with pressurized magma bodies. We use seismicity and Global Navigation System Satellites (GNSS) data from the Turkana Rift Array Investigating Lithospheric Structure (TRAILS) project in East Africa and a new digital compilation of faults and eruptive centres to evaluate models for the kinematic linkage of two initially separate rift sectors: the Main Ethiopian Rift (MER) and the Eastern rift (ER). The ca. 300 km wide zone of linkage includes failed basins and linkage zones; seismicity outlines active structures. Models of GNSS data indicate that the ca. 250 km‐wide zone of seismically active en echelon basins north of the Turkana Depression is a zone, or block, of distributed strain with small counterclockwise rotation that serves to connect the Main Ethiopian and Eastern rifts. Its western boundary is poorly defined owing to data gaps in South Sudan. Strain across the northern and southern boundaries of this block, and an ca. 50 km‐wide kink in the southern Turkana rift is accommodated by en echelon normal faults linked by short strike‐slip faults in crystalline basement, and relay ramps at the surface. Short segments of obliquely oriented basement structures facilitate across‐rift linkage of faults, but basement shear zones and Mesozoic rift faults are not actively straining. This configuration has existed for at least 2–5 My without the development of localized shear zones or transform faults, documenting the importance of distributed deformation in continental rift tectonics.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824417</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>