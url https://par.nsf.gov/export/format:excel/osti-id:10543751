--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10543751</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/biom13091403</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploring Pan-Genomes: An Overview of Resources and Tools for Unraveling Structure, Function, and Evolution of Crop Genes and Genomes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Naithani, Sushma; Deng, Cecilia H; Sahu, Sunil Kumar; Jaiswal, Pankaj</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biomolecules</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1403</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2218-273X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The availability of multiple sequenced genomes from a single species made it possible to explore intra- and inter-specific genomic comparisons at higher resolution and build clade-specific pan-genomes of several crops. The pan-genomes of crops constructed from various cultivars, accessions, landraces, and wild ancestral species represent a compendium of genes and structural variations and allow researchers to search for the novel genes and alleles that were inadvertently lost in domesticated crops during the historical process of crop domestication or in the process of extensive plant breeding. Fortunately, many valuable genes and alleles associated with desirable traits like disease resistance, abiotic stress tolerance, plant architecture, and nutrition qualities exist in landraces, ancestral species, and crop wild relatives. The novel genes from the wild ancestors and landraces can be introduced back to high-yielding varieties of modern crops by implementing classical plant breeding, genomic selection, and transgenic/gene editing approaches. Thus, pan-genomic represents a great leap in plant research and offers new avenues for targeted breeding to mitigate the impact of global climate change. Here, we summarize the tools used for pan-genome assembly and annotations, web-portals hosting plant pan-genomes, etc. Furthermore, we highlight a few discoveries made in crops using the pan-genomic approach and future potential of this emerging field of study.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2029854</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>