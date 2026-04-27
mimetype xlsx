--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10543752</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/plants12112146</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Biocuration of a Transcription Factors Network Involved in Submergence Tolerance during Seed Germination and Coleoptile Elongation in Rice (Oryza sativa)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Naithani, Sushma; Mohanty, Bijayalaxmi; Elser, Justin; D’Eustachio, Peter; Jaiswal, Pankaj</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Plants</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2146</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2223-7747</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Modeling biological processes and genetic-regulatory networks using in silico approaches provides a valuable framework for understanding how genes and associated allelic and genotypic differences result in specific traits. Submergence tolerance is a significant agronomic trait in rice; however, the gene–gene interactions linked with this polygenic trait remain largely unknown. In this study, we constructed a network of 57 transcription factors involved in seed germination and coleoptile elongation under submergence. The gene–gene interactions were based on the co-expression profiles of genes and the presence of transcription factor binding sites in the promoter region of target genes. We also incorporated published experimental evidence, wherever available, to support gene–gene, gene–protein, and protein–protein interactions. The co-expression data were obtained by re-analyzing publicly available transcriptome data from rice. Notably, this network includes OSH1, OSH15, OSH71, Sub1B, ERFs, WRKYs, NACs, ZFP36, TCPs, etc., which play key regulatory roles in seed germination, coleoptile elongation and submergence response, and mediate gravitropic signaling by regulating OsLAZY1 and/or IL2. The network of transcription factors was manually biocurated and submitted to the Plant Reactome Knowledgebase to make it publicly accessible. We expect this work will facilitate the re-analysis/re-use of OMICs data and aid genomics research to accelerate crop improvement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2029854</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>