--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10543811</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/f14081577</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predicting the Unpredictable: Predicting Landcover in Boreal Alaska and the Yukon Including Succession and Wildfire Potential</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Calef, Monika P; Schmidt, Jennifer I; Varvak, Anna; Ziel, Robert</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Forests</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1577</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1999-4907</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The boreal forest of northwestern North America covers an extensive area, contains vast amounts of carbon in its vegetation and soil, and is characterized by extensive wildfires. Catastrophic crown fires in these forests are fueled predominantly by only two evergreen needle-leaf tree species, black spruce (Picea mariana (Mill.) B.S.P.) and lodgepole pine (Pinus contorta Dougl. ex Loud. var. latifolia Engelm.). Identifying where these flammable species grow through time in the landscape is critical for understanding wildfire risk, damages, and human exposure. Because medium resolution landcover data that include species detail are lacking, we developed a compound modeling approach that enabled us to refine the available evergreen forest category into highly flammable species and less flammable species. We then expanded our refined landcover at decadal time steps from 1984 to 2014. With the aid of an existing burn model, FlamMap, and simple succession rules, we were able to predict future landcover at decadal steps until 2054. Our resulting land covers provide important information to communities in our study area on current and future wildfire risk and vegetation changes and could be developed in a similar fashion for other areas.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1927563</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>