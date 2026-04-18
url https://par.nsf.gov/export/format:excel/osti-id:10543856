--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,174 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...122 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -188,185 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...59 lines deleted...]
-        <v>39</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10543856</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4211/hs.d1537789fea8421aa3fe1cd2ec155b57</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hydrologic modeling and field data for studying the role of subsurface critical zone structure on hydrological partitioning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Hang; Niu, Qifei; McNamara, James; Flores, Alejandro</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This dataset contains the codes and data used in the manuscript “Influence of Subsurface Critical Zone Structure on Hydrological Partitioning in Mountainous Headwater Catchments” submitted to Geophysical Research Letters. The software requirement are summarized in requirement.txt; hydrologic modeling input data are in the folder TLnewtest2sfb2; the observation data used in the simulation are indicated as comments in the python scripts. Note that the hydrologic modeling was run in HPC (Linux system) with parallel computing.
+Below are the abstract of the manuscript:
+“Headwater catchments play a vital role in regional water supply and ecohydrology, and a quantitative understanding of the hydrological partitioning in these catchments is critically needed, particularly under a changing climate. Recent studies have highlighted the importance of subsurface critical zone (CZ) structure in modulating the partitioning of precipitation in mountainous catchments; however, few existing studies have explicitly taken into account the 3D subsurface CZ structure. In this study, we designed realistic synthetic catchment models based on seismic velocity-estimated 3D subsurface CZ structures. Integrated hydrologic modeling is then used to study the effect of the shape of the weathered bedrock bottom on various hydrologic fluxes and storages in mountainous headwater catchments. Numerical results show that the shape of the weathered bedrock bottom not only affects the magnitude but also the peak time of both streamflow and subsurface dynamic storage.”</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2330004</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Hydroshare</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Boise, Idaho</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Boise State University</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>