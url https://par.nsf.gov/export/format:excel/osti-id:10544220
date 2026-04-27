--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>37</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10544220</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Enhancing Transformer Backbone for Egocentric Video Action Segmentation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Reza, Sakib; Sundareshan, Balaji; Moghaddam, Mohsen; Camps, Octavia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Egocentric temporal action segmentation in videos is a crucial task in computer vision with applications in various fields such as mixed reality, human behavior analysis, and robotics. Although recent research has utilized advanced visual-language frameworks, transformers remain the backbone of action segmentation models. Therefore, it is necessary to improve transformers to enhance the robustness of action segmentation models. In this work, we propose two novel ideas to enhance the state-of-the-art transformer for action segmentation. First, we introduce a dual dilated attention mechanism to adaptively capture hierarchical representations in both local-to-global and global-to-local contexts. Second, we incorporate cross-connections between the encoder and decoder blocks to prevent the loss of local context by the decoder. We also utilize state-of-the-art visual-language representation learning techniques to extract richer and more compact features for our transformer. Our proposed approach outperforms other state-of-the-art methods on the Georgia Tech Egocentric Activities (GTEA) and HOI4D Office Tools datasets, and we validate our introduced
+components with ablation studies. The source code and supplementary materials are publicly available on
+https://www.sail-nu.com/dxformer.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2038493</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>arxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Northeastern University</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>