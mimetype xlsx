--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10544468</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspa.2024.0229</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Universal deformations and inhomogeneities in isotropic Cauchy elasticity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yavari, Arash</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>480</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2294</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1471-2946</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;For a given class of materials, universal deformations are those deformations that can be maintained in the absence of body forces and by applying solely boundary tractions. For inhomogeneous bodies, in addition to the universality constraints that determine the universal deformations, there are extra constraints on the form of the material inhomogeneities—universal inhomogeneity constraints. Those inhomogeneities compatible with the universal inhomogeneity constraints are called universal inhomogeneities. In a Cauchy elastic solid, stress at a given point and at an instance of time is a function of strain at that point and that exact moment in time, without any dependence on prior history. A Cauchy elastic solid does not necessarily have an energy function, i.e. Cauchy elastic solids are, in general, non-hyperelastic (or non-Green elastic). In this paper, we characterize universal deformations in both compressible and incompressible inhomogeneous isotropic Cauchy elasticity. As Cauchy elasticity includes hyperelasticity, one expects the universal deformations of Cauchy elasticity to be a subset of those of hyperelasticity both in compressible and incompressible cases. It is also expected that the universal inhomogeneity constraints to be more stringent than those of hyperelasticity, and hence, the set of universal inhomogeneities to be smaller than that of hyperelasticity. We prove the somewhat unexpected result that the sets of universal deformations of isotropic Cauchy elasticity and isotropic hyperelasticity are identical, in both the compressible and incompressible cases. We also prove that their corresponding universal inhomogeneities are identical as well.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1939901</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>10.1098/rspa.2024.0229</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>