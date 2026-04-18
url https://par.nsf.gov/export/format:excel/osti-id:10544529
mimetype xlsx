--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10544529</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/ISFA2024-141314</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Digital Fringe Projection for Interlayer Print Defect Characterization in Directed Energy Deposition</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hu, Guanzhong; Zha, Rujing; Wang, Yaoke; Cao, Jian; Guo, Ping</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-0-7918-8788-2</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Directed Energy Deposition (DED) is one of the main additive manufacturing (AM) families, enabling the fabrication of multi-material parts with high material addition rates. However, the incremental nature of DED fabrication makes it prone to local defect formation due to process condition fluctuations. Known for its rapid and precise 3D surface measurement capabilities, digital fringe projection (DFP) was previously demonstrated in process monitoring for powder bed AM. This study brings DFP to the DED process through development of a custom motor stage system and validates its effectiveness in assessing surface topography and build height measurement. Measurements were taken on both correctly deposited builds and builds with off-nominal deposition conditions, where the system was able to detect pitting as small as 0.425 mm in the lateral size and 0.154 mm in depth in the case of reduced laser energy. This work paves the way for future machine learning-enabled interlayer defect identification, classification, and healing via altering subsequent processing settings.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2216298</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Mechanical Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Seattle, Washington, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>