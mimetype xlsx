--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10544899</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards an Objective Metric for Data Value Through Relevance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Glavic, B; Li, P; Liu, Z; Gawlick, D; Krishnaswamy, V; Porobic, D; Liu, Z H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The rate at which humanity is producing data has increased sig- nificantly over the last decade. As organizations generate unprece- dented amounts of data, storing, cleaning, integrating, and ana- lyzing this data consumes significant (human and computational) resources. At the same time organizations extract significant value from their data. In this work, we present our vision for develop- ing an objective metric for the value of data based on the recently introduced concept of data relevance, outline proposals for how to efficiently compute and maintain such metrics, and how to utilize data value to improve data management including storage organi- zation, query performance, intelligent allocation of data collection and curation efforts, improving data catalogs, and for making pric- ing decisions in data markets. While we mostly focus on tabular data, the concepts we introduce can also be applied to other data models such as semi-structure data (e.g., JSON) or property graphs. Furthermore, we discuss strategies for dealing with data and work- loads that evolve and discuss how to deal with data that is currently not relevant, but has potential value (we refer to this as dark data). Furthermore, we sketch ideas for measuring the value that a query / workload has for an organization and reason about the interaction between query and data value.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2420577; 2420691; 2107107; 1956123</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>CIDR</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>