--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10544962</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Approximation-Aware Bayesian Optimization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maus, Natalie; Kim, Kyurae; Pleiss, Geoff; Eriksson, David; Cnningham, John P; Gardner, Jacob R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>High-dimensional Bayesian optimization (BO) tasks such as molecular design often require &gt; 10,000 function evaluations before obtaining meaningful results. While methods like sparse variational Gaussian processes (SVGPs) reduce computational requirements in these settings, the underlying approximations result in suboptimal data acquisitions that slow the progress of optimization. In this paper we modify SVGPs to better align with the goals of BO: targeting informed data acquisition rather than global posterior fidelity. Using the framework of utility-calibrated variational inference, we unify GP approximation and data acquisition into a joint optimization problem, thereby ensuring optimal decisions under a limited computational budget. Our approach can be used with any decision-theoretic acquisition function and is compatible with trust region methods like TuRBO. We derive efficient joint objectives for the expected improvement and knowledge gradient acquisition functions in both the standard and batch BO settings. Our approach outperforms standard SVGPs on high-dimensional benchmark tasks in control and molecular design.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2145644</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Neural Information Processing Systems (NeurIPS 2024)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>