--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10545232</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>StreetNav: Leveraging street cameras to support precise outdoor navigation for blind pedestrians</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jain, Gaurav; Hindi, Basel; Zhang, Zhiao; Srinivasula, Koushik; Xie, Mingyu; Ghasemi, Mahshid; Weiner, Daniel; Paris, Sophie_ Ana; Xu, Xin_Yi_Therese; Malcolm, Michael; Turkcan, Mehmet; Ghaderi, Javad; Kostic, Zoran; Zussman, Gil; Smith, Brian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Blind and low-vision (BLV) people rely on GPS-based systems for outdoor navigation. GPS's inaccuracy, however, causes them to veer off track, run into obstacles, and struggle to reach precise destinations. While prior work has made precise navigation possible indoors via hardware installations, enabling this outdoors remains a challenge. Interestingly, many outdoor environments are already instrumented with hardware such as street cameras. In this work, we explore the idea of repurposing existing street cameras for outdoor navigation. Our community-driven approach considers both technical and sociotechnical concerns through engagements with various stakeholders: BLV users, residents, business owners, and Community Board leadership. The resulting system, StreetNav, processes a camera's video feed using computer vision and gives BLV pedestrians real-time navigation assistance. Our evaluations show that StreetNav guides users more precisely than GPS, but its technical performance is sensitive to environmental occlusions and distance from the camera. We discuss future implications for deploying such systems at scale</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2038984</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>arXiv:2310.00491 [cs.HC], Oct. 2023</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>arXiv:2310.00491 [cs.HC], Oct. 2023.</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>