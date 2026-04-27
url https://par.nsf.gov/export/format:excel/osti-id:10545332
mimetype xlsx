--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10545332</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.26008/1912/bco-dmo.925872.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data and analysis code used to experimentally evolve representatives of four phytoplankton functional types in co-culture with a heterotrophic bacterium under either present-day or predicted future pCO2 conditions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Morris, James J; Entwistle, Elizabeth; Lu, Zhiying; Kuhl, Matthew; Durrant, Alexander</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The CO2 content of Earth&amp;#39;s atmosphere is rapidly increasing due to human consumption of fossil fuels. Models based on short-term culture experiments predict that major changes will occur in marine phytoplankton communities in the future ocean, but these models rarely consider how the evolutionary potential of phytoplankton or interactions within marine microbial communities may influence these changes. Here we experimentally evolved representatives of four phytoplankton functional types (silicifiers, calcifiers, coastal cyanobacteria, and oligotrophic cyanobacteria) in co-culture with a heterotrophic bacterium, Alteromonas, under either present-day or predicted future pCO2 conditions. The data and analysis code in this dataset show that the genomes of all four phytoplankton as well as Alteromonas evolved over the course of the experiment.  Mutations in oxidative stress related genes (PTOX and thioredoxin reductase) were ubiquitous in evolved cultures of Prochlorococcus, suggesting adaptation in response to the well-studied deficiencies of this genus in terms of stress resistance in culture. With the exception of Prochlorococcus, most phytoplankton genomes appeared to experience mostly purifying selection, but Alteromonas genomes showed strong evidence of directional selection, particularly in co-culture with eukaryotic phytoplankton. Metabolic pathways were under intense selection for Alteromonas, and in particular adaptation to co-culture with eukaryotes appeared to select for a shift from growth on organic acids using an abbreviated TCA cycle to growth on more complex substrates using the complete TCA cycle.  This work provides new insights on how phytoplankton will respond to anthropogenic change and on the evolutionary mechanisms governing the structure and function of marine microbial communities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1851085</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Biological and Chemical Oceanography Data Management Office (BCO-DMO)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Experiment housed in laboratories at Michigan State University; Lab work: Birmingham, Alabama and New York, New York. Field Work: Bermuda Atlantic Time Series.</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>