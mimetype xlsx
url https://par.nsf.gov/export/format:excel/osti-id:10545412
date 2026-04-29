--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10545412</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-023-47266-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Classifying stages in the gonotrophic cycle of mosquitoes from images using computer vision techniques</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Azam, Farhat Binte; Carney, Ryan M; Kariev, Sherzod; Nallan, Krishnamoorthy; Subramanian, Muthukumaravel; Sampath, Gopalakrishnan; Kumar, Ashwani; Chellappan, Sriram</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The ability to distinguish between the abdominal conditions of adult female mosquitoes has important utility for the surveillance and control of mosquito-borne diseases. However, doing so requires entomological training and time-consuming manual effort. Here, we design computer vision techniques to determine stages in the gonotrophic cycle of female mosquitoes from images. Our dataset was collected from 139 adult female mosquitoes across three medically important species—&lt;italic&gt;Aedes aegypti&lt;/italic&gt;,&lt;italic&gt;Anopheles stephensi&lt;/italic&gt;, and&lt;italic&gt;Culex quinquefasciatus&lt;/italic&gt;—and all four gonotrophic stages of the cycle (unfed, fully fed, semi-gravid, and gravid). From these mosquitoes and stages, a total of 1959 images were captured on a plain background via multiple smartphones. Subsequently, we trained four distinct AI model architectures (&lt;italic&gt;ResNet50&lt;/italic&gt;,&lt;italic&gt;MobileNetV2&lt;/italic&gt;,&lt;italic&gt;EfficientNet-B0&lt;/italic&gt;, and&lt;italic&gt;ConvNeXtTiny&lt;/italic&gt;), validated them using unseen data, and compared their overall classification accuracies. Additionally, we analyzed t-SNE plots to visualize the formation of decision boundaries in a lower-dimensional space. Notably,&lt;italic&gt;ResNet50&lt;/italic&gt;and&lt;italic&gt;EfficientNet-B0&lt;/italic&gt;demonstrated outstanding performance with an overall accuracy of 97.44% and 93.59%, respectively.&lt;italic&gt;EfficientNet-B0&lt;/italic&gt;demonstrated the best overall performance considering computational efficiency, model size, training speed, and t-SNE decision boundaries. We also assessed the explainability of this&lt;italic&gt;EfficientNet-B0&lt;/italic&gt;model, by implementing Grad-CAMs—a technique that highlights pixels in an image that were prioritized for classification. We observed that the highest weight was for those pixels representing the mosquito abdomen, demonstrating that our AI model has indeed learned correctly. Our work has significant practical impact. First, image datasets for gonotrophic stages of mosquitoes are not yet available. Second, our algorithms can be integrated with existing citizen science platforms that enable the public to record and upload biological observations. With such integration, our algorithms will enable the public to contribute to mosquito surveillance and gonotrophic stage identification. Finally, we are aware of work today that uses computer vision techniques for automated mosquito species identification, and our algorithms in this paper can augment these efforts by enabling the automated detection of gonotrophic stages of mosquitoes as well.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2014547</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>