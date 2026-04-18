--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10545415</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2024.1463</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fish couple forecasting with feedback control to chase and capture moving prey</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Martin, Benjamin T; Sparks, David; Hein, Andrew M; Liao, James C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B: Biological Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>291</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2031</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0962-8452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Predator&lt;bold&gt;–&lt;/bold&gt;prey interactions are fundamental to ecological and evolutionary dynamics. Yet, predicting the outcome of such interactions—whether predators intercept prey or fail to do so—remains a challenge. An emerging hypothesis holds that interception trajectories of diverse predator species can be described by simple feedback control laws that map sensory inputs to motor outputs. This form of feedback control is widely used in engineered systems but suffers from degraded performance in the presence of processing delays such as those found in biological brains. We tested whether delay-uncompensated feedback control could explain predator pursuit manoeuvres using a novel experimental system to present hunting fish with virtual targets that manoeuvred in ways that push the limits of this type of control. We found that predator behaviour cannot be explained by delay-uncompensated feedback control, but is instead consistent with a pursuit algorithm that combines short-term forecasting of self-motion and prey motion with feedback control. This model predicts both predator interception trajectories and whether predators capture or fail to capture prey on a trial-by-trial basis. Our results demonstrate how animals can combine short-term forecasting with feedback control to generate robust flexible behaviours in the face of significant processing delays.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2222478; 1855956; 2321275; 2338596; 2345913; 2102891</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Royal Society Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>