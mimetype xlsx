--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10545902</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Empirical Analysis of Sri Lankan Mobile Health Ecosystem: A Precursor to an Effective Stakeholder Engagement</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Thilakarathna, Kenneth; Pitigala, Sachintha; Fernando, Jayantha; Wijesekera, Primal</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Sri Lanka recently passed its first privacy legislation covering a wide range of sectors, including health. As a precursor for effective stakeholder engagement in the health domain to understand the most effective way to implement legislation in healthcare, we have analyzed 41 popular mobile apps and web portals. We found
+that 78% of the tested systems have third-party domains receiving sensitive health data with minimal visibility to the consumers. We discuss how this will create potential issues in preparing for the new privacy legislation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2217771</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Privacy, Safety, and Trust in Mobile Health Apps</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>