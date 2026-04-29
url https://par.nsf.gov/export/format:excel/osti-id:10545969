--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10545969</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1070/QEL17290</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interference effects in the high-order harmonic amplification process in the active medium of a plasma-based X-ray laser modulated by an optical field</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Khairulin, IR; Antonov, VA; Kocharovskaya, OA</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quantum Electronics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>375 to 385</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1063-7818</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We study the process of propagation of high harmonics of optical radiation in an active medium of a plasma-based X-ray laser, simultaneously irradiated by an intense optical field of fundamental frequency. It is shown that for moderate plasma dispersion of the active medium at the frequency of the modulating optical field, the energy and relative amplitudes of the harmonics at the output of the medium are determined by their phases at the entrance to the medium, as well as by the time-delay of the harmonics with respect to the modulating field. These dependences are due to interference of high-order harmonics with a set of multi-frequency fields generated by each of the harmonics in the process of coherent scattering in a modulated active medium. The possibilities of using these effects to increase the efficiency of harmonic amplification, to control the harmonic spectrum, and determine the relative phases at the entrance to the medium are discussed on the example of the active medium of hydrogen-like Li&lt;sup&gt;2+&lt;/sup&gt;ions (with a 13.5 nm wavelength of an inverted transition).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012194</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Institute of Physics and Turpion</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>