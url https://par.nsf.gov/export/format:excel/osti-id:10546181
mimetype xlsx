--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10546181</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adn3976</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mafic slab melt contributions to Proterozoic massif-type anorthosites</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Keller, Duncan S; Lee, Cin-Ty A; Peck, William H; Monteleone, Brian D; Martin, Céline; Vervoort, Jeffrey D; Bolge, Louise</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Massif-type anorthosites, enormous and enigmatic plagioclase-rich cumulate intrusions emplaced into Earth’s crust, formed in large numbers only between 1 and 2 billion years ago. Conflicting hypotheses for massif-type anorthosite formation, including melting of upwelling mantle, lower crustal melting, and arc magmatism above subduction zones, have stymied consensus on what parental magmas crystallized the anorthosites and why the rocks are temporally restricted. Using B, O, Nd, and Sr isotope analyses, bulk chemistry, and petrogenetic modeling, we demonstrate that the magmas parental to the Marcy and Morin anorthosites, classic examples from North America’s Grenville orogen, require large input from mafic melts derived from slab-top altered oceanic crust. The anorthosites also record B isotopic signatures corresponding to other slab lithologies such as subducted abyssal serpentinite. We propose that anorthosite massifs formed underneath convergent continental margins wherein a subducted or subducting slab melted extensively and link massif-type anorthosite formation to Earth’s thermal and tectonic evolution.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2128822; 2139558</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>