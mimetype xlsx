--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10546193</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/G51690.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Constraints of boron and oxygen stable isotopes on dehydration fluids, sediment-derived melts, and crustal assimilation of the Toba volcanic system (Indonesia)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Ping-Ping; Wang, Dian-Bing; Zhou, Mei-Fu; Li, Xian-Hua; Li, Qiu-Li; Gaetani, Glenn A; Monteleone, Brian; Kamenetsky, Vadim</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>161 to 165</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0091-7613</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Arc magmas are produced from the mantle wedge, with possible addition of fluids and melts derived from serpentinites and sediments in the subducting slab. Identification of various sources and their relevant contributions to such magmas is challenging; in particular, at continental arcs where crustal assimilation may overprint initial geochemical signatures. This study presents oxygen isotopic compositions of zoned olivine grains from post-caldera basalts and boron contents and isotopes of these basalts and glassy melt inclusions hosted in quartz and clinopyroxene of silicic tuffs in the Toba volcanic system, Indonesia. High-magnesian (≥87 mol% Fo [forsterite]) cores of olivine in the basalts have δ18O values ranging from 5.12‰ to 6.14‰, indicating that the mantle source underneath Toba is variably enriched in 18O. Olivine with &amp;lt;87 mol% Fo has highly variable (4.8–7.2‰), but overall increased, δ18O values, interpreted to reflect assimilation of high δ18O crustal materials during fractional crystallization. Mass balance calculations constrain the overall volume of crustal assimilation for the basalts as ≤13%. The processes responsible for the 18O-enriched basaltic melts are further constrained by boron data that indicate the addition of &amp;lt;0.1 wt% fluids to the mantle, &amp;gt;40% of the fluids being derived from serpentinites and others from altered oceanic crust and sediments. This amount of fluids can increase δ18O of the magma by only ~0.02‰. Approximately 6–9% sediment-derived melt hybridization in the mantle wedge is further needed to yield basaltic melts with δ18O values in equilibrium with those of the high-Fo olivine cores. The cogenetic silicic tuffs, on the other hand, seem to record a higher proportion of fluid addition dominated by sediment-derived fluids to the mantle source, in addition to crustal assimilation. Our reconnaissance study therefore demonstrates the application of combined B and O isotopes to differentiate between melts and fluids derived from serpentinites and sediments in the subducted slab—an application that can be applied to arc magmas worldwide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2128822</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>