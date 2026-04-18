--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10546330</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-3881/ad4ed3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Properties of Nuclear Star Clusters in Low Surface Brightness Galaxies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Khim, Donghyeon J; Zaritsky, Dennis; Lambert, Mika; Donnerstein, Richard</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astronomical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6256</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Using the Systematically Measuring Ultra-Diffuse Galaxies and Sloan Digital Sky Survey catalogs and our own reprocessing of the Legacy Survey imaging, we investigate the properties of nuclear star clusters (NSCs) in galaxies having central surface brightnesses as low as 27 mag arcsec&lt;sup&gt;−2&lt;/sup&gt;. We identify 273 (123 with known redshift) and 32 NSC-bearing galaxies in the two samples, respectively, where we require candidate NSCs to have a separation of less than 0.10&lt;italic&gt;r&lt;/italic&gt;&lt;sub&gt;&lt;italic&gt;e&lt;/italic&gt;&lt;/sub&gt;from the galaxy center. We find that galaxies with low central surface brightness (&lt;italic&gt;μ&lt;/italic&gt;&lt;sub&gt;0,&lt;italic&gt;g&lt;/italic&gt;&lt;/sub&gt;&gt; 24 mag arcsec&lt;sup&gt;−2&lt;/sup&gt;) are more likely to contain an NSC if they (1) have a higher stellar mass, (2) have a higher stellar-to-total mass ratio, (3) have a brighter central surface brightness, (4) have a larger axis ratio, or (5) lie in a denser environment. Because of the correlations among these various quantities, it is likely that only one or two are true physical drivers. We also find scaling relations for the NSC mass with stellar mass (&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;NSC&lt;/sub&gt;/&lt;inline-formula&gt;&lt;tex-math&gt;&lt;CDATA/&gt;&lt;/tex-math&gt;&lt;math overflow='scroll'&gt;&lt;msub&gt;&lt;mi&gt;M&lt;/mi&gt;&lt;mo&gt;⊙&lt;/mo&gt;&lt;/msub&gt;&lt;mo&gt;=&lt;/mo&gt;&lt;msup&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;mrow&gt;&lt;mn&gt;6.02&lt;/mn&gt;&lt;mo&gt;±&lt;/mo&gt;&lt;mn&gt;0.03&lt;/mn&gt;&lt;/mrow&gt;&lt;/msup&gt;&lt;msup&gt;&lt;mrow&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;msub&gt;&lt;mi&gt;M&lt;/mi&gt;&lt;mrow&gt;&lt;mo&gt;*&lt;/mo&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;gal&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='true'&gt;/&lt;/mo&gt;&lt;msup&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;mn&gt;8&lt;/mn&gt;&lt;/msup&gt;&lt;mo/&gt;&lt;msub&gt;&lt;mi&gt;M&lt;/mi&gt;&lt;mo&gt;⊙&lt;/mo&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mn&gt;0.77&lt;/mn&gt;&lt;mo&gt;±&lt;/mo&gt;&lt;mn&gt;0.04&lt;/mn&gt;&lt;/mrow&gt;&lt;/msup&gt;&lt;/math&gt;&lt;/inline-formula&gt;) and halo mass (&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;NSC&lt;/sub&gt;/&lt;inline-formula&gt;&lt;tex-math&gt;&lt;CDATA/&gt;&lt;/tex-math&gt;&lt;math overflow='scroll'&gt;&lt;msub&gt;&lt;mi&gt;M&lt;/mi&gt;&lt;mo&gt;⊙&lt;/mo&gt;&lt;/msub&gt;&lt;mo&gt;=&lt;/mo&gt;&lt;msup&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;mrow&gt;&lt;mn&gt;6.11&lt;/mn&gt;&lt;mo&gt;±&lt;/mo&gt;&lt;mn&gt;0.05&lt;/mn&gt;&lt;/mrow&gt;&lt;/msup&gt;&lt;msup&gt;&lt;mrow&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;msub&gt;&lt;mi&gt;M&lt;/mi&gt;&lt;mrow&gt;&lt;mi&gt;h&lt;/mi&gt;&lt;mo&gt;,&lt;/mo&gt;&lt;mi&gt;gal&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;mo stretchy='true'&gt;/&lt;/mo&gt;&lt;msup&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;mn&gt;10&lt;/mn&gt;&lt;/msup&gt;&lt;mo/&gt;&lt;msub&gt;&lt;mi&gt;M&lt;/mi&gt;&lt;mo&gt;⊙&lt;/mo&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mn&gt;0.92&lt;/mn&gt;&lt;mo&gt;±&lt;/mo&gt;&lt;mn&gt;0.05&lt;/mn&gt;&lt;/mrow&gt;&lt;/msup&gt;&lt;/math&gt;&lt;/inline-formula&gt;), although it is the scaling with halo mass that is consistent with a direct proportionality. In galaxies with an NSC,&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;NSC&lt;/sub&gt;≈ 10&lt;sup&gt;−4&lt;/sup&gt;&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;&lt;italic&gt;h&lt;/italic&gt;,gal&lt;/sub&gt;. This proportionality echoes the finding of a direct proportionality between the mass (or number) of globular clusters (GCs) in galaxies and the galaxy’s total mass. These findings favor a related origin for GCs and NSCs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2006785</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>