--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10547027</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Scientific Communities of Practice: A K12 Outreach Model That Supports Authentic Scientific Inquiry Around Very Long-Term Studies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McGee, S; Zimmerman, JK; McGee-Tekula, R; González-Orellana, N; Báez-Rodríguez, N</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Online Journal of Ecology &amp; Environment Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2993-8864</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Scientific outreach to K12 education typically centers around the direct dissemination of scientific findings or by engaging students in citizen science data collection. Rather than viewing science outreach purely through the lens of knowledge transmission or through the lens of specific data collection practices, we present a view of science outreach as a bridge to bring K12 students into ecologists’ communities of practice. We exemplify this outreach model using the Luquillo Long-Term Ecological Research (LTER) Schoolyard program as an example. The schoolyard program brings middle-school and high-school students into the Luquillo LTER community of practice through authentic scientific inquiry with long-term ecological data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813802; 2049061; 1821146; 0535942</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Iris Publishers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>