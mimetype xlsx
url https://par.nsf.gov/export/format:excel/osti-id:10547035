--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10547035</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.apnum.2023.07.013</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Encoding of data sets and algorithms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Doctor, Katarina; Mao, Tong; Mhaskar, Hrushikesh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Numerical Mathematics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>209 to 235</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0168-9274</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In many high-impact applications, it is important  to ensure the quality of the output of a machine learning algorithm as well as its reliability in comparison to the complexity of the algorithm used.
+In this paper, we have initiated a mathematically rigorous theory to decide which models (algorithms applied on data sets) are close to each other in terms of certain metrics, such as performance and the complexity level of the algorithm.
+This involves creating a grid on the hypothetical spaces of data sets and algorithms so as to identify a finite set of probability distributions from which the data sets are sampled and a finite set of algorithms. A given threshold metric acting on this grid will express the nearness (or statistical distance) of each algorithm and data set of interest to any given application. 
+A technically difficult part of this project is to estimate the so-called metric entropy of a compact subset of functions of \textbf{infinitely many variables} that arise in the  definition of these spaces.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012355</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>