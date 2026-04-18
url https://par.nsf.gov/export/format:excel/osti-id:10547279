--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10547279</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Benefits of Being Distributional: Small-Loss Bounds for Reinforcement Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Kaiwen; Zhou, Kevin; Wu, Runzhe; Kallus, Nathan; Sun, Wen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While distributional reinforcement learning (DistRL) has been empirically effective, the question of when and why it is better than vanilla, non-distributional RL has remained unanswered. This paper explains the benefits of DistRL through the lens of small-loss bounds, which are instance-dependent bounds that scale with optimal achievable cost. Particularly, our bounds converge much faster than those from non-distributional approaches if the optimal cost is small. As warmup, we propose a distributional contextual bandit (DistCB) algorithm, which we show enjoys small-loss regret bounds and empirically outperforms the state-of-the-art on three real-world tasks. In online RL, we propose a DistRL algorithm that constructs confidence sets using maximum likelihood estimation. We prove that our algorithm enjoys novel small-loss PAC bounds in low-rank MDPs. As part of our analysis, we introduce the l1 distributional eluder dimension which may be of independent interest. Then, in offline RL, we show that pessimistic DistRL enjoys small-loss PAC bounds that are novel to the offline setting and are more robust to bad single-policy coverage.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2154711</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>37th Conference on Neural Information Processing Systems (NeurIPS 2023)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>