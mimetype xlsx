--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10547395</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/gels10040283</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>High Modulus, Strut-like poly(ether ether ketone) Aerogels Produced from a Benign Solvent</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Spiering, Glenn A; Godshall, Garrett F; Moore, Robert B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Gels</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>283</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2310-2861</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Poly(ether ether ketone) (PEEK) was found to form gels in the benign solvent 1,3-diphenylacetone (DPA). Gelation of PEEK in DPA was found to form an interconnected, strut-like morphology composed of polymer axialites. To our knowledge, this is the first report of a strut-like morphology for PEEK aerogels. PEEK/DPA gels were prepared by first dissolving PEEK in DPA at 320 °C. Upon cooling to 50 °C, PEEK crystallizes and forms a gel in DPA. The PEEK/DPA phase diagram indicated that phase separation occurs by solid–liquid phase separation, implying that DPA is a good solvent for PEEK. The Flory–Huggins interaction parameter, calculated as χ12 = 0.093 for the PEEK/DPA system, confirmed that DPA is a good solvent for PEEK. PEEK aerogels were prepared by solvent exchanging DPA to water then freeze-drying. PEEK aerogels were found to have densities between 0.09 and 0.25 g/cm3, porosities between 80 and 93%, and surface areas between 200 and 225 m2/g, depending on the initial gel concentration. Using nitrogen adsorption analyses, PEEK aerogels were found to be mesoporous adsorbents, with mesopore sizes of about 8 nm, which formed between stacks of platelike crystalline lamellae. Scanning electron microscopy and X-ray scattering were utilized to elucidate the hierarchical structure of the PEEK aerogels. Morphological analysis found that the PEEK/DPA gels were composed of a highly nucleated network of PEEK axialites (i.e., aggregates of stacked crystalline lamellae). The highly connected axialite network imparted robust mechanical properties on PEEK aerogels, which were found to densify less upon freeze-drying than globular PEEK aerogel counterparts gelled from dichloroacetic acid (DCA) or 4-chlorphenol (4CP). PEEK aerogels formed from DPA were also found to have a modulus–density scaling that was far more efficient in supporting loads than the poorly connected aerogels formed from PEEK/DCA or PEEK/4CP solutions. The strut-like morphology in these new PEEK aerogels also significantly improved the modulus to a degree that is comparable to high-performance crosslinked aerogels based on polyimide and polyurea of comparable densities.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2104856</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>