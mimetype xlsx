--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10547716</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Technical Challenges in Maintaining Tax Prep Software with Large Language Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gogani-Khiabani, Sina; Dewangan, Varsha; Olson, Nina; Trivedi, Ashutosh; Tizpaz-Niari, Saeid</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>McClelland, Robert; Johnson, Barry</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As the US tax law evolves to adapt to ever-changing politico-economic realities, tax preparation software plays a significant role in helping taxpayers navigate these complexities. The dynamic nature of tax regulations poses a significant challenge to accurately and timely maintaining tax software artifacts. The state-of-the-art in maintaining tax prep software is time-consuming and error-prone as it involves manual code analysis combined with an expert interpretation of tax law amendments. We posit that the rigor and formality of tax amendment language, as expressed in IRS publications, makes it amenable to automatic translation to executable specifications (code). Our research efforts focus on identifying, understanding, and tackling technical challenges in leveraging Large Language Models (LLMs), such as ChatGPT and Llama, to faithfully extract code differentials from IRS publications and automatically integrate them with the prior version of the code to automate tax prep software maintenance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2317207</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IRS-TPC</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Washington, D.C.</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>